--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPRAI5_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3335">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>19/07/2013</t>
   </si>
   <si>
     <t>22/07/2013</t>
   </si>
   <si>
     <t>23/07/2013</t>
   </si>
   <si>
     <t>24/07/2013</t>
   </si>
   <si>
     <t>25/07/2013</t>
   </si>
   <si>
     <t>26/07/2013</t>
   </si>
   <si>
@@ -9897,50 +9897,170 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -10266,51 +10386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B3294"/>
+  <dimension ref="A1:B3334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>586.484</v>
@@ -36628,50 +36748,370 @@
         <v>2328.849</v>
       </c>
     </row>
     <row r="3292" spans="1:2">
       <c r="A3292" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="B3292" s="2">
         <v>2343.618</v>
       </c>
     </row>
     <row r="3293" spans="1:2">
       <c r="A3293" s="1" t="s">
         <v>3293</v>
       </c>
       <c r="B3293" s="2">
         <v>2300.725</v>
       </c>
     </row>
     <row r="3294" spans="1:2">
       <c r="A3294" s="1" t="s">
         <v>3294</v>
       </c>
       <c r="B3294" s="2">
         <v>2293.986</v>
+      </c>
+    </row>
+    <row r="3295" spans="1:2">
+      <c r="A3295" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B3295" s="2">
+        <v>2304.252</v>
+      </c>
+    </row>
+    <row r="3296" spans="1:2">
+      <c r="A3296" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B3296" s="2">
+        <v>2306.01</v>
+      </c>
+    </row>
+    <row r="3297" spans="1:2">
+      <c r="A3297" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B3297" s="2">
+        <v>2303.884</v>
+      </c>
+    </row>
+    <row r="3298" spans="1:2">
+      <c r="A3298" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B3298" s="2">
+        <v>2287.838</v>
+      </c>
+    </row>
+    <row r="3299" spans="1:2">
+      <c r="A3299" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B3299" s="2">
+        <v>2242.976</v>
+      </c>
+    </row>
+    <row r="3300" spans="1:2">
+      <c r="A3300" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B3300" s="2">
+        <v>2252.161</v>
+      </c>
+    </row>
+    <row r="3301" spans="1:2">
+      <c r="A3301" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B3301" s="2">
+        <v>2251.186</v>
+      </c>
+    </row>
+    <row r="3302" spans="1:2">
+      <c r="A3302" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B3302" s="2">
+        <v>2265.13</v>
+      </c>
+    </row>
+    <row r="3303" spans="1:2">
+      <c r="A3303" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B3303" s="2">
+        <v>2211.461</v>
+      </c>
+    </row>
+    <row r="3304" spans="1:2">
+      <c r="A3304" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B3304" s="2">
+        <v>2166.811</v>
+      </c>
+    </row>
+    <row r="3305" spans="1:2">
+      <c r="A3305" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B3305" s="2">
+        <v>2147.043</v>
+      </c>
+    </row>
+    <row r="3306" spans="1:2">
+      <c r="A3306" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B3306" s="2">
+        <v>2196.094</v>
+      </c>
+    </row>
+    <row r="3307" spans="1:2">
+      <c r="A3307" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B3307" s="2">
+        <v>2238.54</v>
+      </c>
+    </row>
+    <row r="3308" spans="1:2">
+      <c r="A3308" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B3308" s="2">
+        <v>2243.597</v>
+      </c>
+    </row>
+    <row r="3309" spans="1:2">
+      <c r="A3309" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B3309" s="2">
+        <v>2247.97</v>
+      </c>
+    </row>
+    <row r="3310" spans="1:2">
+      <c r="A3310" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B3310" s="2">
+        <v>2247.925</v>
+      </c>
+    </row>
+    <row r="3311" spans="1:2">
+      <c r="A3311" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B3311" s="2">
+        <v>2246.628</v>
+      </c>
+    </row>
+    <row r="3312" spans="1:2">
+      <c r="A3312" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B3312" s="2">
+        <v>2336.122</v>
+      </c>
+    </row>
+    <row r="3313" spans="1:2">
+      <c r="A3313" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B3313" s="2">
+        <v>2342.505</v>
+      </c>
+    </row>
+    <row r="3314" spans="1:2">
+      <c r="A3314" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B3314" s="2">
+        <v>2339.027</v>
+      </c>
+    </row>
+    <row r="3315" spans="1:2">
+      <c r="A3315" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B3315" s="2">
+        <v>2372.472</v>
+      </c>
+    </row>
+    <row r="3316" spans="1:2">
+      <c r="A3316" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B3316" s="2">
+        <v>2379.323</v>
+      </c>
+    </row>
+    <row r="3317" spans="1:2">
+      <c r="A3317" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B3317" s="2">
+        <v>2394.351</v>
+      </c>
+    </row>
+    <row r="3318" spans="1:2">
+      <c r="A3318" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B3318" s="2">
+        <v>2432.017</v>
+      </c>
+    </row>
+    <row r="3319" spans="1:2">
+      <c r="A3319" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B3319" s="2">
+        <v>2461.166</v>
+      </c>
+    </row>
+    <row r="3320" spans="1:2">
+      <c r="A3320" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B3320" s="2">
+        <v>2466.556</v>
+      </c>
+    </row>
+    <row r="3321" spans="1:2">
+      <c r="A3321" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B3321" s="2">
+        <v>2454.545</v>
+      </c>
+    </row>
+    <row r="3322" spans="1:2">
+      <c r="A3322" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B3322" s="2">
+        <v>2497.821</v>
+      </c>
+    </row>
+    <row r="3323" spans="1:2">
+      <c r="A3323" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B3323" s="2">
+        <v>2478.642</v>
+      </c>
+    </row>
+    <row r="3324" spans="1:2">
+      <c r="A3324" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B3324" s="2">
+        <v>2543.101</v>
+      </c>
+    </row>
+    <row r="3325" spans="1:2">
+      <c r="A3325" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B3325" s="2">
+        <v>2500.009</v>
+      </c>
+    </row>
+    <row r="3326" spans="1:2">
+      <c r="A3326" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B3326" s="2">
+        <v>2541.129</v>
+      </c>
+    </row>
+    <row r="3327" spans="1:2">
+      <c r="A3327" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B3327" s="2">
+        <v>2564.758</v>
+      </c>
+    </row>
+    <row r="3328" spans="1:2">
+      <c r="A3328" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B3328" s="2">
+        <v>2579.484</v>
+      </c>
+    </row>
+    <row r="3329" spans="1:2">
+      <c r="A3329" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B3329" s="2">
+        <v>2584.915</v>
+      </c>
+    </row>
+    <row r="3330" spans="1:2">
+      <c r="A3330" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B3330" s="2">
+        <v>2645.833</v>
+      </c>
+    </row>
+    <row r="3331" spans="1:2">
+      <c r="A3331" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B3331" s="2">
+        <v>2660.691</v>
+      </c>
+    </row>
+    <row r="3332" spans="1:2">
+      <c r="A3332" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="B3332" s="2">
+        <v>2641.683</v>
+      </c>
+    </row>
+    <row r="3333" spans="1:2">
+      <c r="A3333" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B3333" s="2">
+        <v>2683.015</v>
+      </c>
+    </row>
+    <row r="3334" spans="1:2">
+      <c r="A3334" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B3334" s="2">
+        <v>2711.509</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">