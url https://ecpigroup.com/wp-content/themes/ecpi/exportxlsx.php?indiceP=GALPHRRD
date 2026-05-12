--- v1 (2026-01-23)
+++ v2 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPHRRD_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3177">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>17/02/2014</t>
   </si>
   <si>
     <t>18/02/2014</t>
   </si>
   <si>
     <t>19/02/2014</t>
   </si>
   <si>
     <t>20/02/2014</t>
   </si>
   <si>
     <t>21/02/2014</t>
   </si>
   <si>
     <t>24/02/2014</t>
   </si>
   <si>
@@ -9315,50 +9315,278 @@
     <t>12/01/2026</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -9684,51 +9912,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B3100"/>
+  <dimension ref="A1:B3176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>618.515</v>
@@ -34494,50 +34722,658 @@
         <v>1279.567</v>
       </c>
     </row>
     <row r="3098" spans="1:2">
       <c r="A3098" s="1" t="s">
         <v>3098</v>
       </c>
       <c r="B3098" s="2">
         <v>1251.223</v>
       </c>
     </row>
     <row r="3099" spans="1:2">
       <c r="A3099" s="1" t="s">
         <v>3099</v>
       </c>
       <c r="B3099" s="2">
         <v>1258.227</v>
       </c>
     </row>
     <row r="3100" spans="1:2">
       <c r="A3100" s="1" t="s">
         <v>3100</v>
       </c>
       <c r="B3100" s="2">
         <v>1269.972</v>
+      </c>
+    </row>
+    <row r="3101" spans="1:2">
+      <c r="A3101" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B3101" s="2">
+        <v>1270.268</v>
+      </c>
+    </row>
+    <row r="3102" spans="1:2">
+      <c r="A3102" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B3102" s="2">
+        <v>1268.351</v>
+      </c>
+    </row>
+    <row r="3103" spans="1:2">
+      <c r="A3103" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B3103" s="2">
+        <v>1268.801</v>
+      </c>
+    </row>
+    <row r="3104" spans="1:2">
+      <c r="A3104" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B3104" s="2">
+        <v>1263.753</v>
+      </c>
+    </row>
+    <row r="3105" spans="1:2">
+      <c r="A3105" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B3105" s="2">
+        <v>1260.629</v>
+      </c>
+    </row>
+    <row r="3106" spans="1:2">
+      <c r="A3106" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B3106" s="2">
+        <v>1261.801</v>
+      </c>
+    </row>
+    <row r="3107" spans="1:2">
+      <c r="A3107" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B3107" s="2">
+        <v>1272.319</v>
+      </c>
+    </row>
+    <row r="3108" spans="1:2">
+      <c r="A3108" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B3108" s="2">
+        <v>1267.307</v>
+      </c>
+    </row>
+    <row r="3109" spans="1:2">
+      <c r="A3109" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B3109" s="2">
+        <v>1262.819</v>
+      </c>
+    </row>
+    <row r="3110" spans="1:2">
+      <c r="A3110" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B3110" s="2">
+        <v>1252.325</v>
+      </c>
+    </row>
+    <row r="3111" spans="1:2">
+      <c r="A3111" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B3111" s="2">
+        <v>1259.125</v>
+      </c>
+    </row>
+    <row r="3112" spans="1:2">
+      <c r="A3112" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B3112" s="2">
+        <v>1266.626</v>
+      </c>
+    </row>
+    <row r="3113" spans="1:2">
+      <c r="A3113" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B3113" s="2">
+        <v>1272.682</v>
+      </c>
+    </row>
+    <row r="3114" spans="1:2">
+      <c r="A3114" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B3114" s="2">
+        <v>1277.633</v>
+      </c>
+    </row>
+    <row r="3115" spans="1:2">
+      <c r="A3115" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B3115" s="2">
+        <v>1264.133</v>
+      </c>
+    </row>
+    <row r="3116" spans="1:2">
+      <c r="A3116" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B3116" s="2">
+        <v>1266.972</v>
+      </c>
+    </row>
+    <row r="3117" spans="1:2">
+      <c r="A3117" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B3117" s="2">
+        <v>1265.191</v>
+      </c>
+    </row>
+    <row r="3118" spans="1:2">
+      <c r="A3118" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B3118" s="2">
+        <v>1269.992</v>
+      </c>
+    </row>
+    <row r="3119" spans="1:2">
+      <c r="A3119" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B3119" s="2">
+        <v>1278.511</v>
+      </c>
+    </row>
+    <row r="3120" spans="1:2">
+      <c r="A3120" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B3120" s="2">
+        <v>1276.018</v>
+      </c>
+    </row>
+    <row r="3121" spans="1:2">
+      <c r="A3121" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B3121" s="2">
+        <v>1283.413</v>
+      </c>
+    </row>
+    <row r="3122" spans="1:2">
+      <c r="A3122" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B3122" s="2">
+        <v>1271.442</v>
+      </c>
+    </row>
+    <row r="3123" spans="1:2">
+      <c r="A3123" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B3123" s="2">
+        <v>1284.865</v>
+      </c>
+    </row>
+    <row r="3124" spans="1:2">
+      <c r="A3124" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B3124" s="2">
+        <v>1296.51</v>
+      </c>
+    </row>
+    <row r="3125" spans="1:2">
+      <c r="A3125" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B3125" s="2">
+        <v>1296.094</v>
+      </c>
+    </row>
+    <row r="3126" spans="1:2">
+      <c r="A3126" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B3126" s="2">
+        <v>1304.42</v>
+      </c>
+    </row>
+    <row r="3127" spans="1:2">
+      <c r="A3127" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B3127" s="2">
+        <v>1293.706</v>
+      </c>
+    </row>
+    <row r="3128" spans="1:2">
+      <c r="A3128" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B3128" s="2">
+        <v>1259.45</v>
+      </c>
+    </row>
+    <row r="3129" spans="1:2">
+      <c r="A3129" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B3129" s="2">
+        <v>1268.695</v>
+      </c>
+    </row>
+    <row r="3130" spans="1:2">
+      <c r="A3130" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B3130" s="2">
+        <v>1259.593</v>
+      </c>
+    </row>
+    <row r="3131" spans="1:2">
+      <c r="A3131" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B3131" s="2">
+        <v>1250.968</v>
+      </c>
+    </row>
+    <row r="3132" spans="1:2">
+      <c r="A3132" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B3132" s="2">
+        <v>1245.76</v>
+      </c>
+    </row>
+    <row r="3133" spans="1:2">
+      <c r="A3133" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B3133" s="2">
+        <v>1257.437</v>
+      </c>
+    </row>
+    <row r="3134" spans="1:2">
+      <c r="A3134" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B3134" s="2">
+        <v>1256.339</v>
+      </c>
+    </row>
+    <row r="3135" spans="1:2">
+      <c r="A3135" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B3135" s="2">
+        <v>1252.133</v>
+      </c>
+    </row>
+    <row r="3136" spans="1:2">
+      <c r="A3136" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B3136" s="2">
+        <v>1248.06</v>
+      </c>
+    </row>
+    <row r="3137" spans="1:2">
+      <c r="A3137" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B3137" s="2">
+        <v>1250.358</v>
+      </c>
+    </row>
+    <row r="3138" spans="1:2">
+      <c r="A3138" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B3138" s="2">
+        <v>1254.434</v>
+      </c>
+    </row>
+    <row r="3139" spans="1:2">
+      <c r="A3139" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B3139" s="2">
+        <v>1244.943</v>
+      </c>
+    </row>
+    <row r="3140" spans="1:2">
+      <c r="A3140" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B3140" s="2">
+        <v>1227.844</v>
+      </c>
+    </row>
+    <row r="3141" spans="1:2">
+      <c r="A3141" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B3141" s="2">
+        <v>1212.883</v>
+      </c>
+    </row>
+    <row r="3142" spans="1:2">
+      <c r="A3142" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B3142" s="2">
+        <v>1215.747</v>
+      </c>
+    </row>
+    <row r="3143" spans="1:2">
+      <c r="A3143" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B3143" s="2">
+        <v>1220.708</v>
+      </c>
+    </row>
+    <row r="3144" spans="1:2">
+      <c r="A3144" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B3144" s="2">
+        <v>1231.796</v>
+      </c>
+    </row>
+    <row r="3145" spans="1:2">
+      <c r="A3145" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B3145" s="2">
+        <v>1222.85</v>
+      </c>
+    </row>
+    <row r="3146" spans="1:2">
+      <c r="A3146" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B3146" s="2">
+        <v>1214.454</v>
+      </c>
+    </row>
+    <row r="3147" spans="1:2">
+      <c r="A3147" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B3147" s="2">
+        <v>1217.264</v>
+      </c>
+    </row>
+    <row r="3148" spans="1:2">
+      <c r="A3148" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B3148" s="2">
+        <v>1226.763</v>
+      </c>
+    </row>
+    <row r="3149" spans="1:2">
+      <c r="A3149" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B3149" s="2">
+        <v>1240.179</v>
+      </c>
+    </row>
+    <row r="3150" spans="1:2">
+      <c r="A3150" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B3150" s="2">
+        <v>1240.027</v>
+      </c>
+    </row>
+    <row r="3151" spans="1:2">
+      <c r="A3151" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B3151" s="2">
+        <v>1240.204</v>
+      </c>
+    </row>
+    <row r="3152" spans="1:2">
+      <c r="A3152" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B3152" s="2">
+        <v>1240.445</v>
+      </c>
+    </row>
+    <row r="3153" spans="1:2">
+      <c r="A3153" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B3153" s="2">
+        <v>1236.606</v>
+      </c>
+    </row>
+    <row r="3154" spans="1:2">
+      <c r="A3154" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B3154" s="2">
+        <v>1261.017</v>
+      </c>
+    </row>
+    <row r="3155" spans="1:2">
+      <c r="A3155" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="B3155" s="2">
+        <v>1260.762</v>
+      </c>
+    </row>
+    <row r="3156" spans="1:2">
+      <c r="A3156" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B3156" s="2">
+        <v>1262.556</v>
+      </c>
+    </row>
+    <row r="3157" spans="1:2">
+      <c r="A3157" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B3157" s="2">
+        <v>1263.514</v>
+      </c>
+    </row>
+    <row r="3158" spans="1:2">
+      <c r="A3158" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B3158" s="2">
+        <v>1270.447</v>
+      </c>
+    </row>
+    <row r="3159" spans="1:2">
+      <c r="A3159" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B3159" s="2">
+        <v>1272.011</v>
+      </c>
+    </row>
+    <row r="3160" spans="1:2">
+      <c r="A3160" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B3160" s="2">
+        <v>1275.957</v>
+      </c>
+    </row>
+    <row r="3161" spans="1:2">
+      <c r="A3161" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B3161" s="2">
+        <v>1283.501</v>
+      </c>
+    </row>
+    <row r="3162" spans="1:2">
+      <c r="A3162" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B3162" s="2">
+        <v>1281.908</v>
+      </c>
+    </row>
+    <row r="3163" spans="1:2">
+      <c r="A3163" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B3163" s="2">
+        <v>1280.715</v>
+      </c>
+    </row>
+    <row r="3164" spans="1:2">
+      <c r="A3164" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B3164" s="2">
+        <v>1284.516</v>
+      </c>
+    </row>
+    <row r="3165" spans="1:2">
+      <c r="A3165" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B3165" s="2">
+        <v>1287.844</v>
+      </c>
+    </row>
+    <row r="3166" spans="1:2">
+      <c r="A3166" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B3166" s="2">
+        <v>1282.707</v>
+      </c>
+    </row>
+    <row r="3167" spans="1:2">
+      <c r="A3167" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B3167" s="2">
+        <v>1275.82</v>
+      </c>
+    </row>
+    <row r="3168" spans="1:2">
+      <c r="A3168" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B3168" s="2">
+        <v>1275.838</v>
+      </c>
+    </row>
+    <row r="3169" spans="1:2">
+      <c r="A3169" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B3169" s="2">
+        <v>1288.397</v>
+      </c>
+    </row>
+    <row r="3170" spans="1:2">
+      <c r="A3170" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B3170" s="2">
+        <v>1289.563</v>
+      </c>
+    </row>
+    <row r="3171" spans="1:2">
+      <c r="A3171" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B3171" s="2">
+        <v>1288.848</v>
+      </c>
+    </row>
+    <row r="3172" spans="1:2">
+      <c r="A3172" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B3172" s="2">
+        <v>1297.741</v>
+      </c>
+    </row>
+    <row r="3173" spans="1:2">
+      <c r="A3173" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B3173" s="2">
+        <v>1307.433</v>
+      </c>
+    </row>
+    <row r="3174" spans="1:2">
+      <c r="A3174" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B3174" s="2">
+        <v>1298.504</v>
+      </c>
+    </row>
+    <row r="3175" spans="1:2">
+      <c r="A3175" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B3175" s="2">
+        <v>1300.298</v>
+      </c>
+    </row>
+    <row r="3176" spans="1:2">
+      <c r="A3176" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B3176" s="2">
+        <v>1303.973</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">