--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPHMEP_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="907">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="947">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>PRICE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>16/09/2022</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
@@ -2733,50 +2733,170 @@
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3102,51 +3222,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D904"/>
+  <dimension ref="A1:D944"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
     <col min="4" max="4" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
@@ -15770,50 +15890,610 @@
       <c r="A903" s="1" t="s">
         <v>905</v>
       </c>
       <c r="B903" s="2">
         <v>1010.377</v>
       </c>
       <c r="C903" s="2">
         <v>1077.038</v>
       </c>
       <c r="D903" s="2">
         <v>1063.27</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="1" t="s">
         <v>906</v>
       </c>
       <c r="B904" s="2">
         <v>1012.882</v>
       </c>
       <c r="C904" s="2">
         <v>1079.927</v>
       </c>
       <c r="D904" s="2">
         <v>1066.065</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4">
+      <c r="A905" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B905" s="2">
+        <v>1006.247</v>
+      </c>
+      <c r="C905" s="2">
+        <v>1072.999</v>
+      </c>
+      <c r="D905" s="2">
+        <v>1059.226</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4">
+      <c r="A906" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B906" s="2">
+        <v>995.731</v>
+      </c>
+      <c r="C906" s="2">
+        <v>1061.785</v>
+      </c>
+      <c r="D906" s="2">
+        <v>1048.156</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4">
+      <c r="A907" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="B907" s="2">
+        <v>984.455</v>
+      </c>
+      <c r="C907" s="2">
+        <v>1049.953</v>
+      </c>
+      <c r="D907" s="2">
+        <v>1036.476</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4">
+      <c r="A908" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B908" s="2">
+        <v>971.653</v>
+      </c>
+      <c r="C908" s="2">
+        <v>1036.299</v>
+      </c>
+      <c r="D908" s="2">
+        <v>1022.998</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4">
+      <c r="A909" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B909" s="2">
+        <v>968.481</v>
+      </c>
+      <c r="C909" s="2">
+        <v>1032.916</v>
+      </c>
+      <c r="D909" s="2">
+        <v>1019.658</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4">
+      <c r="A910" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="B910" s="2">
+        <v>962.89</v>
+      </c>
+      <c r="C910" s="2">
+        <v>1026.954</v>
+      </c>
+      <c r="D910" s="2">
+        <v>1013.772</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4">
+      <c r="A911" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B911" s="2">
+        <v>968.759</v>
+      </c>
+      <c r="C911" s="2">
+        <v>1033.213</v>
+      </c>
+      <c r="D911" s="2">
+        <v>1019.95</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4">
+      <c r="A912" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B912" s="2">
+        <v>958.389</v>
+      </c>
+      <c r="C912" s="2">
+        <v>1022.153</v>
+      </c>
+      <c r="D912" s="2">
+        <v>1009.033</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4">
+      <c r="A913" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B913" s="2">
+        <v>947.59</v>
+      </c>
+      <c r="C913" s="2">
+        <v>1010.635</v>
+      </c>
+      <c r="D913" s="2">
+        <v>997.663</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4">
+      <c r="A914" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B914" s="2">
+        <v>948.303</v>
+      </c>
+      <c r="C914" s="2">
+        <v>1012.904</v>
+      </c>
+      <c r="D914" s="2">
+        <v>999.599</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4">
+      <c r="A915" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B915" s="2">
+        <v>960.891</v>
+      </c>
+      <c r="C915" s="2">
+        <v>1026.43</v>
+      </c>
+      <c r="D915" s="2">
+        <v>1012.923</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4">
+      <c r="A916" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B916" s="2">
+        <v>963.548</v>
+      </c>
+      <c r="C916" s="2">
+        <v>1029.641</v>
+      </c>
+      <c r="D916" s="2">
+        <v>1015.981</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4">
+      <c r="A917" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="B917" s="2">
+        <v>966.737</v>
+      </c>
+      <c r="C917" s="2">
+        <v>1033.205</v>
+      </c>
+      <c r="D917" s="2">
+        <v>1019.498</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4">
+      <c r="A918" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B918" s="2">
+        <v>967.554</v>
+      </c>
+      <c r="C918" s="2">
+        <v>1034.078</v>
+      </c>
+      <c r="D918" s="2">
+        <v>1020.36</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4">
+      <c r="A919" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B919" s="2">
+        <v>969.285</v>
+      </c>
+      <c r="C919" s="2">
+        <v>1035.929</v>
+      </c>
+      <c r="D919" s="2">
+        <v>1022.185</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4">
+      <c r="A920" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B920" s="2">
+        <v>970.089</v>
+      </c>
+      <c r="C920" s="2">
+        <v>1036.861</v>
+      </c>
+      <c r="D920" s="2">
+        <v>1023.084</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4">
+      <c r="A921" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B921" s="2">
+        <v>979.708</v>
+      </c>
+      <c r="C921" s="2">
+        <v>1047.142</v>
+      </c>
+      <c r="D921" s="2">
+        <v>1033.228</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4">
+      <c r="A922" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B922" s="2">
+        <v>970.409</v>
+      </c>
+      <c r="C922" s="2">
+        <v>1037.698</v>
+      </c>
+      <c r="D922" s="2">
+        <v>1023.904</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4">
+      <c r="A923" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="B923" s="2">
+        <v>965.247</v>
+      </c>
+      <c r="C923" s="2">
+        <v>1032.179</v>
+      </c>
+      <c r="D923" s="2">
+        <v>1018.458</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4">
+      <c r="A924" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B924" s="2">
+        <v>974.179</v>
+      </c>
+      <c r="C924" s="2">
+        <v>1041.73</v>
+      </c>
+      <c r="D924" s="2">
+        <v>1027.882</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4">
+      <c r="A925" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B925" s="2">
+        <v>983.145</v>
+      </c>
+      <c r="C925" s="2">
+        <v>1051.317</v>
+      </c>
+      <c r="D925" s="2">
+        <v>1037.342</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4">
+      <c r="A926" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B926" s="2">
+        <v>997.35</v>
+      </c>
+      <c r="C926" s="2">
+        <v>1066.508</v>
+      </c>
+      <c r="D926" s="2">
+        <v>1052.33</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4">
+      <c r="A927" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="B927" s="2">
+        <v>1011.852</v>
+      </c>
+      <c r="C927" s="2">
+        <v>1082.015</v>
+      </c>
+      <c r="D927" s="2">
+        <v>1067.632</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4">
+      <c r="A928" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B928" s="2">
+        <v>1014.443</v>
+      </c>
+      <c r="C928" s="2">
+        <v>1084.793</v>
+      </c>
+      <c r="D928" s="2">
+        <v>1070.371</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4">
+      <c r="A929" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="B929" s="2">
+        <v>1019.827</v>
+      </c>
+      <c r="C929" s="2">
+        <v>1090.551</v>
+      </c>
+      <c r="D929" s="2">
+        <v>1076.052</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4">
+      <c r="A930" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B930" s="2">
+        <v>1010.493</v>
+      </c>
+      <c r="C930" s="2">
+        <v>1080.569</v>
+      </c>
+      <c r="D930" s="2">
+        <v>1066.203</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4">
+      <c r="A931" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="B931" s="2">
+        <v>1014.838</v>
+      </c>
+      <c r="C931" s="2">
+        <v>1085.216</v>
+      </c>
+      <c r="D931" s="2">
+        <v>1070.788</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4">
+      <c r="A932" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B932" s="2">
+        <v>1000.227</v>
+      </c>
+      <c r="C932" s="2">
+        <v>1069.742</v>
+      </c>
+      <c r="D932" s="2">
+        <v>1055.521</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4">
+      <c r="A933" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="B933" s="2">
+        <v>993.432</v>
+      </c>
+      <c r="C933" s="2">
+        <v>1062.474</v>
+      </c>
+      <c r="D933" s="2">
+        <v>1048.349</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4">
+      <c r="A934" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B934" s="2">
+        <v>989.681</v>
+      </c>
+      <c r="C934" s="2">
+        <v>1058.463</v>
+      </c>
+      <c r="D934" s="2">
+        <v>1044.391</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4">
+      <c r="A935" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B935" s="2">
+        <v>984.567</v>
+      </c>
+      <c r="C935" s="2">
+        <v>1053.537</v>
+      </c>
+      <c r="D935" s="2">
+        <v>1039.396</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4">
+      <c r="A936" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B936" s="2">
+        <v>983.901</v>
+      </c>
+      <c r="C936" s="2">
+        <v>1052.824</v>
+      </c>
+      <c r="D936" s="2">
+        <v>1038.693</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4">
+      <c r="A937" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="B937" s="2">
+        <v>986.479</v>
+      </c>
+      <c r="C937" s="2">
+        <v>1055.826</v>
+      </c>
+      <c r="D937" s="2">
+        <v>1041.591</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4">
+      <c r="A938" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B938" s="2">
+        <v>990.138</v>
+      </c>
+      <c r="C938" s="2">
+        <v>1059.884</v>
+      </c>
+      <c r="D938" s="2">
+        <v>1045.566</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4">
+      <c r="A939" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B939" s="2">
+        <v>994.641</v>
+      </c>
+      <c r="C939" s="2">
+        <v>1064.814</v>
+      </c>
+      <c r="D939" s="2">
+        <v>1050.403</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4">
+      <c r="A940" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B940" s="2">
+        <v>991.673</v>
+      </c>
+      <c r="C940" s="2">
+        <v>1061.637</v>
+      </c>
+      <c r="D940" s="2">
+        <v>1047.268</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4">
+      <c r="A941" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="B941" s="2">
+        <v>1000.744</v>
+      </c>
+      <c r="C941" s="2">
+        <v>1071.348</v>
+      </c>
+      <c r="D941" s="2">
+        <v>1056.848</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4">
+      <c r="A942" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B942" s="2">
+        <v>1001.817</v>
+      </c>
+      <c r="C942" s="2">
+        <v>1072.496</v>
+      </c>
+      <c r="D942" s="2">
+        <v>1057.981</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4">
+      <c r="A943" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="B943" s="2">
+        <v>1000.417</v>
+      </c>
+      <c r="C943" s="2">
+        <v>1070.998</v>
+      </c>
+      <c r="D943" s="2">
+        <v>1056.503</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4">
+      <c r="A944" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B944" s="2">
+        <v>995.314</v>
+      </c>
+      <c r="C944" s="2">
+        <v>1065.697</v>
+      </c>
+      <c r="D944" s="2">
+        <v>1051.226</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">