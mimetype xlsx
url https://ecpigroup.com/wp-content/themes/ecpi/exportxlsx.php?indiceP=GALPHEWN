--- v1 (2026-01-23)
+++ v2 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPHEWN_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3616">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3692">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>01/03/2012</t>
   </si>
   <si>
     <t>02/03/2012</t>
   </si>
   <si>
     <t>05/03/2012</t>
   </si>
   <si>
     <t>06/03/2012</t>
   </si>
   <si>
     <t>07/03/2012</t>
   </si>
   <si>
     <t>08/03/2012</t>
   </si>
   <si>
@@ -10860,50 +10860,278 @@
     <t>12/01/2026</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -11229,51 +11457,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B3615"/>
+  <dimension ref="A1:B3691"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>1000</v>
@@ -40159,50 +40387,658 @@
         <v>4201.745</v>
       </c>
     </row>
     <row r="3613" spans="1:2">
       <c r="A3613" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="B3613" s="2">
         <v>4127.87</v>
       </c>
     </row>
     <row r="3614" spans="1:2">
       <c r="A3614" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="B3614" s="2">
         <v>4157.87</v>
       </c>
     </row>
     <row r="3615" spans="1:2">
       <c r="A3615" s="1" t="s">
         <v>3615</v>
       </c>
       <c r="B3615" s="2">
         <v>4184.343</v>
+      </c>
+    </row>
+    <row r="3616" spans="1:2">
+      <c r="A3616" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B3616" s="2">
+        <v>4185.37</v>
+      </c>
+    </row>
+    <row r="3617" spans="1:2">
+      <c r="A3617" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B3617" s="2">
+        <v>4195.427</v>
+      </c>
+    </row>
+    <row r="3618" spans="1:2">
+      <c r="A3618" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B3618" s="2">
+        <v>4212.487</v>
+      </c>
+    </row>
+    <row r="3619" spans="1:2">
+      <c r="A3619" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B3619" s="2">
+        <v>4207.422</v>
+      </c>
+    </row>
+    <row r="3620" spans="1:2">
+      <c r="A3620" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B3620" s="2">
+        <v>4201.189</v>
+      </c>
+    </row>
+    <row r="3621" spans="1:2">
+      <c r="A3621" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B3621" s="2">
+        <v>4183.798</v>
+      </c>
+    </row>
+    <row r="3622" spans="1:2">
+      <c r="A3622" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B3622" s="2">
+        <v>4206.635</v>
+      </c>
+    </row>
+    <row r="3623" spans="1:2">
+      <c r="A3623" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="B3623" s="2">
+        <v>4179.301</v>
+      </c>
+    </row>
+    <row r="3624" spans="1:2">
+      <c r="A3624" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B3624" s="2">
+        <v>4162.056</v>
+      </c>
+    </row>
+    <row r="3625" spans="1:2">
+      <c r="A3625" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="B3625" s="2">
+        <v>4122.079</v>
+      </c>
+    </row>
+    <row r="3626" spans="1:2">
+      <c r="A3626" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B3626" s="2">
+        <v>4185.081</v>
+      </c>
+    </row>
+    <row r="3627" spans="1:2">
+      <c r="A3627" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B3627" s="2">
+        <v>4215.472</v>
+      </c>
+    </row>
+    <row r="3628" spans="1:2">
+      <c r="A3628" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B3628" s="2">
+        <v>4216.903</v>
+      </c>
+    </row>
+    <row r="3629" spans="1:2">
+      <c r="A3629" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="B3629" s="2">
+        <v>4218.905</v>
+      </c>
+    </row>
+    <row r="3630" spans="1:2">
+      <c r="A3630" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B3630" s="2">
+        <v>4165.994</v>
+      </c>
+    </row>
+    <row r="3631" spans="1:2">
+      <c r="A3631" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="B3631" s="2">
+        <v>4163.242</v>
+      </c>
+    </row>
+    <row r="3632" spans="1:2">
+      <c r="A3632" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B3632" s="2">
+        <v>4161.267</v>
+      </c>
+    </row>
+    <row r="3633" spans="1:2">
+      <c r="A3633" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B3633" s="2">
+        <v>4165.432</v>
+      </c>
+    </row>
+    <row r="3634" spans="1:2">
+      <c r="A3634" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B3634" s="2">
+        <v>4192.036</v>
+      </c>
+    </row>
+    <row r="3635" spans="1:2">
+      <c r="A3635" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="B3635" s="2">
+        <v>4185.041</v>
+      </c>
+    </row>
+    <row r="3636" spans="1:2">
+      <c r="A3636" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B3636" s="2">
+        <v>4212.536</v>
+      </c>
+    </row>
+    <row r="3637" spans="1:2">
+      <c r="A3637" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="B3637" s="2">
+        <v>4174.366</v>
+      </c>
+    </row>
+    <row r="3638" spans="1:2">
+      <c r="A3638" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B3638" s="2">
+        <v>4201.264</v>
+      </c>
+    </row>
+    <row r="3639" spans="1:2">
+      <c r="A3639" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="B3639" s="2">
+        <v>4232.952</v>
+      </c>
+    </row>
+    <row r="3640" spans="1:2">
+      <c r="A3640" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B3640" s="2">
+        <v>4218.876</v>
+      </c>
+    </row>
+    <row r="3641" spans="1:2">
+      <c r="A3641" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B3641" s="2">
+        <v>4212.705</v>
+      </c>
+    </row>
+    <row r="3642" spans="1:2">
+      <c r="A3642" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B3642" s="2">
+        <v>4191.661</v>
+      </c>
+    </row>
+    <row r="3643" spans="1:2">
+      <c r="A3643" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B3643" s="2">
+        <v>4125.512</v>
+      </c>
+    </row>
+    <row r="3644" spans="1:2">
+      <c r="A3644" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B3644" s="2">
+        <v>4147.277</v>
+      </c>
+    </row>
+    <row r="3645" spans="1:2">
+      <c r="A3645" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="B3645" s="2">
+        <v>4127.708</v>
+      </c>
+    </row>
+    <row r="3646" spans="1:2">
+      <c r="A3646" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B3646" s="2">
+        <v>4076.433</v>
+      </c>
+    </row>
+    <row r="3647" spans="1:2">
+      <c r="A3647" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B3647" s="2">
+        <v>4085.599</v>
+      </c>
+    </row>
+    <row r="3648" spans="1:2">
+      <c r="A3648" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B3648" s="2">
+        <v>4101.411</v>
+      </c>
+    </row>
+    <row r="3649" spans="1:2">
+      <c r="A3649" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="B3649" s="2">
+        <v>4096.785</v>
+      </c>
+    </row>
+    <row r="3650" spans="1:2">
+      <c r="A3650" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B3650" s="2">
+        <v>4035.65</v>
+      </c>
+    </row>
+    <row r="3651" spans="1:2">
+      <c r="A3651" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B3651" s="2">
+        <v>4012.217</v>
+      </c>
+    </row>
+    <row r="3652" spans="1:2">
+      <c r="A3652" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B3652" s="2">
+        <v>4045.57</v>
+      </c>
+    </row>
+    <row r="3653" spans="1:2">
+      <c r="A3653" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="B3653" s="2">
+        <v>4060.76</v>
+      </c>
+    </row>
+    <row r="3654" spans="1:2">
+      <c r="A3654" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B3654" s="2">
+        <v>4018.522</v>
+      </c>
+    </row>
+    <row r="3655" spans="1:2">
+      <c r="A3655" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="B3655" s="2">
+        <v>3982.727</v>
+      </c>
+    </row>
+    <row r="3656" spans="1:2">
+      <c r="A3656" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B3656" s="2">
+        <v>3925.089</v>
+      </c>
+    </row>
+    <row r="3657" spans="1:2">
+      <c r="A3657" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B3657" s="2">
+        <v>3951.837</v>
+      </c>
+    </row>
+    <row r="3658" spans="1:2">
+      <c r="A3658" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B3658" s="2">
+        <v>3947.464</v>
+      </c>
+    </row>
+    <row r="3659" spans="1:2">
+      <c r="A3659" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="B3659" s="2">
+        <v>3982.275</v>
+      </c>
+    </row>
+    <row r="3660" spans="1:2">
+      <c r="A3660" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B3660" s="2">
+        <v>3920.095</v>
+      </c>
+    </row>
+    <row r="3661" spans="1:2">
+      <c r="A3661" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="B3661" s="2">
+        <v>3863.342</v>
+      </c>
+    </row>
+    <row r="3662" spans="1:2">
+      <c r="A3662" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B3662" s="2">
+        <v>3850.06</v>
+      </c>
+    </row>
+    <row r="3663" spans="1:2">
+      <c r="A3663" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B3663" s="2">
+        <v>3937.671</v>
+      </c>
+    </row>
+    <row r="3664" spans="1:2">
+      <c r="A3664" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B3664" s="2">
+        <v>3990.959</v>
+      </c>
+    </row>
+    <row r="3665" spans="1:2">
+      <c r="A3665" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="B3665" s="2">
+        <v>3987.729</v>
+      </c>
+    </row>
+    <row r="3666" spans="1:2">
+      <c r="A3666" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B3666" s="2">
+        <v>3990.004</v>
+      </c>
+    </row>
+    <row r="3667" spans="1:2">
+      <c r="A3667" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="B3667" s="2">
+        <v>4002.366</v>
+      </c>
+    </row>
+    <row r="3668" spans="1:2">
+      <c r="A3668" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B3668" s="2">
+        <v>4002.843</v>
+      </c>
+    </row>
+    <row r="3669" spans="1:2">
+      <c r="A3669" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B3669" s="2">
+        <v>4114.153</v>
+      </c>
+    </row>
+    <row r="3670" spans="1:2">
+      <c r="A3670" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B3670" s="2">
+        <v>4128.991</v>
+      </c>
+    </row>
+    <row r="3671" spans="1:2">
+      <c r="A3671" s="1" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B3671" s="2">
+        <v>4129.212</v>
+      </c>
+    </row>
+    <row r="3672" spans="1:2">
+      <c r="A3672" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B3672" s="2">
+        <v>4157.701</v>
+      </c>
+    </row>
+    <row r="3673" spans="1:2">
+      <c r="A3673" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="B3673" s="2">
+        <v>4204.345</v>
+      </c>
+    </row>
+    <row r="3674" spans="1:2">
+      <c r="A3674" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B3674" s="2">
+        <v>4230.559</v>
+      </c>
+    </row>
+    <row r="3675" spans="1:2">
+      <c r="A3675" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B3675" s="2">
+        <v>4244.038</v>
+      </c>
+    </row>
+    <row r="3676" spans="1:2">
+      <c r="A3676" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B3676" s="2">
+        <v>4287.793</v>
+      </c>
+    </row>
+    <row r="3677" spans="1:2">
+      <c r="A3677" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B3677" s="2">
+        <v>4278.405</v>
+      </c>
+    </row>
+    <row r="3678" spans="1:2">
+      <c r="A3678" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B3678" s="2">
+        <v>4255.616</v>
+      </c>
+    </row>
+    <row r="3679" spans="1:2">
+      <c r="A3679" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="B3679" s="2">
+        <v>4281.819</v>
+      </c>
+    </row>
+    <row r="3680" spans="1:2">
+      <c r="A3680" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B3680" s="2">
+        <v>4265.533</v>
+      </c>
+    </row>
+    <row r="3681" spans="1:2">
+      <c r="A3681" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B3681" s="2">
+        <v>4286.564</v>
+      </c>
+    </row>
+    <row r="3682" spans="1:2">
+      <c r="A3682" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B3682" s="2">
+        <v>4268.581</v>
+      </c>
+    </row>
+    <row r="3683" spans="1:2">
+      <c r="A3683" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B3683" s="2">
+        <v>4264.672</v>
+      </c>
+    </row>
+    <row r="3684" spans="1:2">
+      <c r="A3684" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B3684" s="2">
+        <v>4304.927</v>
+      </c>
+    </row>
+    <row r="3685" spans="1:2">
+      <c r="A3685" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="B3685" s="2">
+        <v>4314.81</v>
+      </c>
+    </row>
+    <row r="3686" spans="1:2">
+      <c r="A3686" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B3686" s="2">
+        <v>4294.784</v>
+      </c>
+    </row>
+    <row r="3687" spans="1:2">
+      <c r="A3687" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B3687" s="2">
+        <v>4326.981</v>
+      </c>
+    </row>
+    <row r="3688" spans="1:2">
+      <c r="A3688" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B3688" s="2">
+        <v>4390.884</v>
+      </c>
+    </row>
+    <row r="3689" spans="1:2">
+      <c r="A3689" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B3689" s="2">
+        <v>4381.363</v>
+      </c>
+    </row>
+    <row r="3690" spans="1:2">
+      <c r="A3690" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B3690" s="2">
+        <v>4401.019</v>
+      </c>
+    </row>
+    <row r="3691" spans="1:2">
+      <c r="A3691" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="B3691" s="2">
+        <v>4400.838</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">