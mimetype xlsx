--- v1 (2026-01-23)
+++ v2 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPHEMP_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2515">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>PRICE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>16/09/2016</t>
   </si>
   <si>
     <t>19/09/2016</t>
   </si>
   <si>
     <t>20/09/2016</t>
   </si>
   <si>
     <t>21/09/2016</t>
   </si>
   <si>
@@ -7329,50 +7329,278 @@
     <t>12/01/2026</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -7698,51 +7926,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2436"/>
+  <dimension ref="A1:D2512"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
     <col min="4" max="4" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
@@ -41814,50 +42042,1114 @@
       <c r="A2435" s="1" t="s">
         <v>2437</v>
       </c>
       <c r="B2435" s="2">
         <v>1322.603</v>
       </c>
       <c r="C2435" s="2">
         <v>1703.683</v>
       </c>
       <c r="D2435" s="2">
         <v>1650.19</v>
       </c>
     </row>
     <row r="2436" spans="1:4">
       <c r="A2436" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="B2436" s="2">
         <v>1333.868</v>
       </c>
       <c r="C2436" s="2">
         <v>1718.195</v>
       </c>
       <c r="D2436" s="2">
         <v>1664.246</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:4">
+      <c r="A2437" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B2437" s="2">
+        <v>1336.606</v>
+      </c>
+      <c r="C2437" s="2">
+        <v>1721.721</v>
+      </c>
+      <c r="D2437" s="2">
+        <v>1667.662</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:4">
+      <c r="A2438" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B2438" s="2">
+        <v>1332.799</v>
+      </c>
+      <c r="C2438" s="2">
+        <v>1716.818</v>
+      </c>
+      <c r="D2438" s="2">
+        <v>1662.912</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:4">
+      <c r="A2439" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B2439" s="2">
+        <v>1336.762</v>
+      </c>
+      <c r="C2439" s="2">
+        <v>1721.999</v>
+      </c>
+      <c r="D2439" s="2">
+        <v>1667.916</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:4">
+      <c r="A2440" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B2440" s="2">
+        <v>1354.618</v>
+      </c>
+      <c r="C2440" s="2">
+        <v>1745.001</v>
+      </c>
+      <c r="D2440" s="2">
+        <v>1690.195</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:4">
+      <c r="A2441" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B2441" s="2">
+        <v>1352.577</v>
+      </c>
+      <c r="C2441" s="2">
+        <v>1742.394</v>
+      </c>
+      <c r="D2441" s="2">
+        <v>1687.671</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:4">
+      <c r="A2442" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B2442" s="2">
+        <v>1332.914</v>
+      </c>
+      <c r="C2442" s="2">
+        <v>1717.069</v>
+      </c>
+      <c r="D2442" s="2">
+        <v>1663.14</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:4">
+      <c r="A2443" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B2443" s="2">
+        <v>1326.849</v>
+      </c>
+      <c r="C2443" s="2">
+        <v>1709.349</v>
+      </c>
+      <c r="D2443" s="2">
+        <v>1655.644</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:4">
+      <c r="A2444" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B2444" s="2">
+        <v>1349.605</v>
+      </c>
+      <c r="C2444" s="2">
+        <v>1738.673</v>
+      </c>
+      <c r="D2444" s="2">
+        <v>1684.046</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:4">
+      <c r="A2445" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B2445" s="2">
+        <v>1346.376</v>
+      </c>
+      <c r="C2445" s="2">
+        <v>1734.544</v>
+      </c>
+      <c r="D2445" s="2">
+        <v>1680.047</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:4">
+      <c r="A2446" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B2446" s="2">
+        <v>1334.366</v>
+      </c>
+      <c r="C2446" s="2">
+        <v>1719.125</v>
+      </c>
+      <c r="D2446" s="2">
+        <v>1665.102</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:4">
+      <c r="A2447" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B2447" s="2">
+        <v>1332.336</v>
+      </c>
+      <c r="C2447" s="2">
+        <v>1716.53</v>
+      </c>
+      <c r="D2447" s="2">
+        <v>1662.585</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:4">
+      <c r="A2448" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B2448" s="2">
+        <v>1345.401</v>
+      </c>
+      <c r="C2448" s="2">
+        <v>1733.426</v>
+      </c>
+      <c r="D2448" s="2">
+        <v>1678.937</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:4">
+      <c r="A2449" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B2449" s="2">
+        <v>1349.503</v>
+      </c>
+      <c r="C2449" s="2">
+        <v>1738.712</v>
+      </c>
+      <c r="D2449" s="2">
+        <v>1684.057</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:4">
+      <c r="A2450" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B2450" s="2">
+        <v>1367.281</v>
+      </c>
+      <c r="C2450" s="2">
+        <v>1761.622</v>
+      </c>
+      <c r="D2450" s="2">
+        <v>1706.246</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:4">
+      <c r="A2451" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B2451" s="2">
+        <v>1359.446</v>
+      </c>
+      <c r="C2451" s="2">
+        <v>1751.526</v>
+      </c>
+      <c r="D2451" s="2">
+        <v>1696.468</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:4">
+      <c r="A2452" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B2452" s="2">
+        <v>1347.812</v>
+      </c>
+      <c r="C2452" s="2">
+        <v>1736.537</v>
+      </c>
+      <c r="D2452" s="2">
+        <v>1681.95</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:4">
+      <c r="A2453" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B2453" s="2">
+        <v>1352.555</v>
+      </c>
+      <c r="C2453" s="2">
+        <v>1742.655</v>
+      </c>
+      <c r="D2453" s="2">
+        <v>1687.876</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:4">
+      <c r="A2454" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B2454" s="2">
+        <v>1354.633</v>
+      </c>
+      <c r="C2454" s="2">
+        <v>1745.333</v>
+      </c>
+      <c r="D2454" s="2">
+        <v>1690.47</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:4">
+      <c r="A2455" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B2455" s="2">
+        <v>1358.806</v>
+      </c>
+      <c r="C2455" s="2">
+        <v>1750.738</v>
+      </c>
+      <c r="D2455" s="2">
+        <v>1695.699</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:4">
+      <c r="A2456" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B2456" s="2">
+        <v>1359.503</v>
+      </c>
+      <c r="C2456" s="2">
+        <v>1751.635</v>
+      </c>
+      <c r="D2456" s="2">
+        <v>1696.569</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:4">
+      <c r="A2457" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B2457" s="2">
+        <v>1355.998</v>
+      </c>
+      <c r="C2457" s="2">
+        <v>1747.12</v>
+      </c>
+      <c r="D2457" s="2">
+        <v>1692.195</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:4">
+      <c r="A2458" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B2458" s="2">
+        <v>1373.314</v>
+      </c>
+      <c r="C2458" s="2">
+        <v>1769.512</v>
+      </c>
+      <c r="D2458" s="2">
+        <v>1713.875</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:4">
+      <c r="A2459" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B2459" s="2">
+        <v>1374.914</v>
+      </c>
+      <c r="C2459" s="2">
+        <v>1771.64</v>
+      </c>
+      <c r="D2459" s="2">
+        <v>1715.927</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:4">
+      <c r="A2460" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B2460" s="2">
+        <v>1382.972</v>
+      </c>
+      <c r="C2460" s="2">
+        <v>1782.023</v>
+      </c>
+      <c r="D2460" s="2">
+        <v>1725.984</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:4">
+      <c r="A2461" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B2461" s="2">
+        <v>1380.421</v>
+      </c>
+      <c r="C2461" s="2">
+        <v>1778.771</v>
+      </c>
+      <c r="D2461" s="2">
+        <v>1722.831</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:4">
+      <c r="A2462" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B2462" s="2">
+        <v>1378.936</v>
+      </c>
+      <c r="C2462" s="2">
+        <v>1776.976</v>
+      </c>
+      <c r="D2462" s="2">
+        <v>1721.081</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:4">
+      <c r="A2463" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B2463" s="2">
+        <v>1363.14</v>
+      </c>
+      <c r="C2463" s="2">
+        <v>1756.638</v>
+      </c>
+      <c r="D2463" s="2">
+        <v>1701.38</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:4">
+      <c r="A2464" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B2464" s="2">
+        <v>1339.905</v>
+      </c>
+      <c r="C2464" s="2">
+        <v>1726.718</v>
+      </c>
+      <c r="D2464" s="2">
+        <v>1672.397</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:4">
+      <c r="A2465" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B2465" s="2">
+        <v>1311.034</v>
+      </c>
+      <c r="C2465" s="2">
+        <v>1689.512</v>
+      </c>
+      <c r="D2465" s="2">
+        <v>1636.361</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:4">
+      <c r="A2466" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B2466" s="2">
+        <v>1327.097</v>
+      </c>
+      <c r="C2466" s="2">
+        <v>1710.235</v>
+      </c>
+      <c r="D2466" s="2">
+        <v>1656.429</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:4">
+      <c r="A2467" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B2467" s="2">
+        <v>1321.46</v>
+      </c>
+      <c r="C2467" s="2">
+        <v>1703.024</v>
+      </c>
+      <c r="D2467" s="2">
+        <v>1649.435</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:4">
+      <c r="A2468" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B2468" s="2">
+        <v>1292.376</v>
+      </c>
+      <c r="C2468" s="2">
+        <v>1665.611</v>
+      </c>
+      <c r="D2468" s="2">
+        <v>1613.196</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:4">
+      <c r="A2469" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B2469" s="2">
+        <v>1319.743</v>
+      </c>
+      <c r="C2469" s="2">
+        <v>1700.924</v>
+      </c>
+      <c r="D2469" s="2">
+        <v>1647.395</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:4">
+      <c r="A2470" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B2470" s="2">
+        <v>1329.12</v>
+      </c>
+      <c r="C2470" s="2">
+        <v>1714.238</v>
+      </c>
+      <c r="D2470" s="2">
+        <v>1660.208</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:4">
+      <c r="A2471" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B2471" s="2">
+        <v>1314.484</v>
+      </c>
+      <c r="C2471" s="2">
+        <v>1695.746</v>
+      </c>
+      <c r="D2471" s="2">
+        <v>1642.294</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:4">
+      <c r="A2472" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B2472" s="2">
+        <v>1303.915</v>
+      </c>
+      <c r="C2472" s="2">
+        <v>1682.219</v>
+      </c>
+      <c r="D2472" s="2">
+        <v>1629.194</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:4">
+      <c r="A2473" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B2473" s="2">
+        <v>1311.667</v>
+      </c>
+      <c r="C2473" s="2">
+        <v>1692.511</v>
+      </c>
+      <c r="D2473" s="2">
+        <v>1639.146</v>
+      </c>
+    </row>
+    <row r="2474" spans="1:4">
+      <c r="A2474" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B2474" s="2">
+        <v>1321.039</v>
+      </c>
+      <c r="C2474" s="2">
+        <v>1704.907</v>
+      </c>
+      <c r="D2474" s="2">
+        <v>1651.093</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:4">
+      <c r="A2475" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B2475" s="2">
+        <v>1325.81</v>
+      </c>
+      <c r="C2475" s="2">
+        <v>1711.312</v>
+      </c>
+      <c r="D2475" s="2">
+        <v>1657.245</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:4">
+      <c r="A2476" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B2476" s="2">
+        <v>1293.502</v>
+      </c>
+      <c r="C2476" s="2">
+        <v>1669.763</v>
+      </c>
+      <c r="D2476" s="2">
+        <v>1616.977</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:4">
+      <c r="A2477" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B2477" s="2">
+        <v>1279.623</v>
+      </c>
+      <c r="C2477" s="2">
+        <v>1652.07</v>
+      </c>
+      <c r="D2477" s="2">
+        <v>1599.806</v>
+      </c>
+    </row>
+    <row r="2478" spans="1:4">
+      <c r="A2478" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B2478" s="2">
+        <v>1249.281</v>
+      </c>
+      <c r="C2478" s="2">
+        <v>1612.908</v>
+      </c>
+      <c r="D2478" s="2">
+        <v>1561.881</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:4">
+      <c r="A2479" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B2479" s="2">
+        <v>1264.284</v>
+      </c>
+      <c r="C2479" s="2">
+        <v>1632.484</v>
+      </c>
+      <c r="D2479" s="2">
+        <v>1580.768</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:4">
+      <c r="A2480" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B2480" s="2">
+        <v>1294.369</v>
+      </c>
+      <c r="C2480" s="2">
+        <v>1671.951</v>
+      </c>
+      <c r="D2480" s="2">
+        <v>1618.867</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:4">
+      <c r="A2481" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B2481" s="2">
+        <v>1281.265</v>
+      </c>
+      <c r="C2481" s="2">
+        <v>1655.089</v>
+      </c>
+      <c r="D2481" s="2">
+        <v>1602.53</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:4">
+      <c r="A2482" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B2482" s="2">
+        <v>1269.918</v>
+      </c>
+      <c r="C2482" s="2">
+        <v>1640.497</v>
+      </c>
+      <c r="D2482" s="2">
+        <v>1588.397</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:4">
+      <c r="A2483" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B2483" s="2">
+        <v>1258.061</v>
+      </c>
+      <c r="C2483" s="2">
+        <v>1625.693</v>
+      </c>
+      <c r="D2483" s="2">
+        <v>1573.976</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:4">
+      <c r="A2484" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B2484" s="2">
+        <v>1250.225</v>
+      </c>
+      <c r="C2484" s="2">
+        <v>1615.98</v>
+      </c>
+      <c r="D2484" s="2">
+        <v>1564.507</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:4">
+      <c r="A2485" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B2485" s="2">
+        <v>1275.113</v>
+      </c>
+      <c r="C2485" s="2">
+        <v>1648.254</v>
+      </c>
+      <c r="D2485" s="2">
+        <v>1595.737</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:4">
+      <c r="A2486" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B2486" s="2">
+        <v>1277.581</v>
+      </c>
+      <c r="C2486" s="2">
+        <v>1651.704</v>
+      </c>
+      <c r="D2486" s="2">
+        <v>1599.059</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:4">
+      <c r="A2487" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B2487" s="2">
+        <v>1277.11</v>
+      </c>
+      <c r="C2487" s="2">
+        <v>1651.095</v>
+      </c>
+      <c r="D2487" s="2">
+        <v>1598.469</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:4">
+      <c r="A2488" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B2488" s="2">
+        <v>1280.036</v>
+      </c>
+      <c r="C2488" s="2">
+        <v>1654.878</v>
+      </c>
+      <c r="D2488" s="2">
+        <v>1602.131</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:4">
+      <c r="A2489" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B2489" s="2">
+        <v>1281.716</v>
+      </c>
+      <c r="C2489" s="2">
+        <v>1657.378</v>
+      </c>
+      <c r="D2489" s="2">
+        <v>1604.515</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:4">
+      <c r="A2490" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B2490" s="2">
+        <v>1328.47</v>
+      </c>
+      <c r="C2490" s="2">
+        <v>1719.122</v>
+      </c>
+      <c r="D2490" s="2">
+        <v>1664.161</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:4">
+      <c r="A2491" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B2491" s="2">
+        <v>1323.976</v>
+      </c>
+      <c r="C2491" s="2">
+        <v>1713.307</v>
+      </c>
+      <c r="D2491" s="2">
+        <v>1658.533</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:4">
+      <c r="A2492" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B2492" s="2">
+        <v>1333.232</v>
+      </c>
+      <c r="C2492" s="2">
+        <v>1725.355</v>
+      </c>
+      <c r="D2492" s="2">
+        <v>1670.189</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:4">
+      <c r="A2493" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B2493" s="2">
+        <v>1323.976</v>
+      </c>
+      <c r="C2493" s="2">
+        <v>1713.403</v>
+      </c>
+      <c r="D2493" s="2">
+        <v>1658.618</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:4">
+      <c r="A2494" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B2494" s="2">
+        <v>1328.846</v>
+      </c>
+      <c r="C2494" s="2">
+        <v>1719.706</v>
+      </c>
+      <c r="D2494" s="2">
+        <v>1664.72</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:4">
+      <c r="A2495" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B2495" s="2">
+        <v>1338.932</v>
+      </c>
+      <c r="C2495" s="2">
+        <v>1733.09</v>
+      </c>
+      <c r="D2495" s="2">
+        <v>1677.612</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:4">
+      <c r="A2496" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B2496" s="2">
+        <v>1350.653</v>
+      </c>
+      <c r="C2496" s="2">
+        <v>1748.262</v>
+      </c>
+      <c r="D2496" s="2">
+        <v>1692.298</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:4">
+      <c r="A2497" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B2497" s="2">
+        <v>1348.999</v>
+      </c>
+      <c r="C2497" s="2">
+        <v>1746.121</v>
+      </c>
+      <c r="D2497" s="2">
+        <v>1690.226</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:4">
+      <c r="A2498" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B2498" s="2">
+        <v>1355.106</v>
+      </c>
+      <c r="C2498" s="2">
+        <v>1754.027</v>
+      </c>
+      <c r="D2498" s="2">
+        <v>1697.878</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:4">
+      <c r="A2499" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B2499" s="2">
+        <v>1366.307</v>
+      </c>
+      <c r="C2499" s="2">
+        <v>1768.993</v>
+      </c>
+      <c r="D2499" s="2">
+        <v>1712.289</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:4">
+      <c r="A2500" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B2500" s="2">
+        <v>1361.866</v>
+      </c>
+      <c r="C2500" s="2">
+        <v>1763.787</v>
+      </c>
+      <c r="D2500" s="2">
+        <v>1707.173</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:4">
+      <c r="A2501" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B2501" s="2">
+        <v>1343.862</v>
+      </c>
+      <c r="C2501" s="2">
+        <v>1740.468</v>
+      </c>
+      <c r="D2501" s="2">
+        <v>1684.603</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:4">
+      <c r="A2502" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B2502" s="2">
+        <v>1349.768</v>
+      </c>
+      <c r="C2502" s="2">
+        <v>1748.358</v>
+      </c>
+      <c r="D2502" s="2">
+        <v>1692.205</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:4">
+      <c r="A2503" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B2503" s="2">
+        <v>1350.36</v>
+      </c>
+      <c r="C2503" s="2">
+        <v>1749.134</v>
+      </c>
+      <c r="D2503" s="2">
+        <v>1692.957</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:4">
+      <c r="A2504" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B2504" s="2">
+        <v>1347.881</v>
+      </c>
+      <c r="C2504" s="2">
+        <v>1745.929</v>
+      </c>
+      <c r="D2504" s="2">
+        <v>1689.854</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:4">
+      <c r="A2505" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B2505" s="2">
+        <v>1349.764</v>
+      </c>
+      <c r="C2505" s="2">
+        <v>1748.467</v>
+      </c>
+      <c r="D2505" s="2">
+        <v>1692.31</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:4">
+      <c r="A2506" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B2506" s="2">
+        <v>1339.285</v>
+      </c>
+      <c r="C2506" s="2">
+        <v>1735.073</v>
+      </c>
+      <c r="D2506" s="2">
+        <v>1679.306</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:4">
+      <c r="A2507" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B2507" s="2">
+        <v>1362.138</v>
+      </c>
+      <c r="C2507" s="2">
+        <v>1764.908</v>
+      </c>
+      <c r="D2507" s="2">
+        <v>1708.126</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:4">
+      <c r="A2508" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B2508" s="2">
+        <v>1369.222</v>
+      </c>
+      <c r="C2508" s="2">
+        <v>1774.109</v>
+      </c>
+      <c r="D2508" s="2">
+        <v>1717.029</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:4">
+      <c r="A2509" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B2509" s="2">
+        <v>1395.402</v>
+      </c>
+      <c r="C2509" s="2">
+        <v>1808.105</v>
+      </c>
+      <c r="D2509" s="2">
+        <v>1749.921</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:4">
+      <c r="A2510" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B2510" s="2">
+        <v>1409.455</v>
+      </c>
+      <c r="C2510" s="2">
+        <v>1826.354</v>
+      </c>
+      <c r="D2510" s="2">
+        <v>1767.582</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:4">
+      <c r="A2511" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B2511" s="2">
+        <v>1400.498</v>
+      </c>
+      <c r="C2511" s="2">
+        <v>1814.786</v>
+      </c>
+      <c r="D2511" s="2">
+        <v>1756.383</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:4">
+      <c r="A2512" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B2512" s="2">
+        <v>1400.16</v>
+      </c>
+      <c r="C2512" s="2">
+        <v>1814.728</v>
+      </c>
+      <c r="D2512" s="2">
+        <v>1756.246</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">