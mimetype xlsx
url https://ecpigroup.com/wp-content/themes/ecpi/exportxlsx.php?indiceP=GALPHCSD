--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPHCSD_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="885">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="925">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>16/09/2022</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
@@ -2667,50 +2667,170 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3036,51 +3156,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B884"/>
+  <dimension ref="A1:B924"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>920.865</v>
@@ -10118,50 +10238,370 @@
         <v>1005.502</v>
       </c>
     </row>
     <row r="882" spans="1:2">
       <c r="A882" s="1" t="s">
         <v>882</v>
       </c>
       <c r="B882" s="2">
         <v>1009.158</v>
       </c>
     </row>
     <row r="883" spans="1:2">
       <c r="A883" s="1" t="s">
         <v>883</v>
       </c>
       <c r="B883" s="2">
         <v>1002.008</v>
       </c>
     </row>
     <row r="884" spans="1:2">
       <c r="A884" s="1" t="s">
         <v>884</v>
       </c>
       <c r="B884" s="2">
         <v>1006.843</v>
+      </c>
+    </row>
+    <row r="885" spans="1:2">
+      <c r="A885" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B885" s="2">
+        <v>1004.5</v>
+      </c>
+    </row>
+    <row r="886" spans="1:2">
+      <c r="A886" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B886" s="2">
+        <v>1006.178</v>
+      </c>
+    </row>
+    <row r="887" spans="1:2">
+      <c r="A887" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B887" s="2">
+        <v>1010.34</v>
+      </c>
+    </row>
+    <row r="888" spans="1:2">
+      <c r="A888" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B888" s="2">
+        <v>1006.837</v>
+      </c>
+    </row>
+    <row r="889" spans="1:2">
+      <c r="A889" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="B889" s="2">
+        <v>986.039</v>
+      </c>
+    </row>
+    <row r="890" spans="1:2">
+      <c r="A890" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B890" s="2">
+        <v>985.228</v>
+      </c>
+    </row>
+    <row r="891" spans="1:2">
+      <c r="A891" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="B891" s="2">
+        <v>970.607</v>
+      </c>
+    </row>
+    <row r="892" spans="1:2">
+      <c r="A892" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B892" s="2">
+        <v>978.814</v>
+      </c>
+    </row>
+    <row r="893" spans="1:2">
+      <c r="A893" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B893" s="2">
+        <v>977.651</v>
+      </c>
+    </row>
+    <row r="894" spans="1:2">
+      <c r="A894" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B894" s="2">
+        <v>954.051</v>
+      </c>
+    </row>
+    <row r="895" spans="1:2">
+      <c r="A895" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="B895" s="2">
+        <v>956.79</v>
+      </c>
+    </row>
+    <row r="896" spans="1:2">
+      <c r="A896" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B896" s="2">
+        <v>970.69</v>
+      </c>
+    </row>
+    <row r="897" spans="1:2">
+      <c r="A897" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B897" s="2">
+        <v>978.448</v>
+      </c>
+    </row>
+    <row r="898" spans="1:2">
+      <c r="A898" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B898" s="2">
+        <v>988.339</v>
+      </c>
+    </row>
+    <row r="899" spans="1:2">
+      <c r="A899" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B899" s="2">
+        <v>989.78</v>
+      </c>
+    </row>
+    <row r="900" spans="1:2">
+      <c r="A900" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="B900" s="2">
+        <v>992.624</v>
+      </c>
+    </row>
+    <row r="901" spans="1:2">
+      <c r="A901" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B901" s="2">
+        <v>995.971</v>
+      </c>
+    </row>
+    <row r="902" spans="1:2">
+      <c r="A902" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B902" s="2">
+        <v>1003.845</v>
+      </c>
+    </row>
+    <row r="903" spans="1:2">
+      <c r="A903" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="B903" s="2">
+        <v>975.138</v>
+      </c>
+    </row>
+    <row r="904" spans="1:2">
+      <c r="A904" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B904" s="2">
+        <v>947.869</v>
+      </c>
+    </row>
+    <row r="905" spans="1:2">
+      <c r="A905" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B905" s="2">
+        <v>974.201</v>
+      </c>
+    </row>
+    <row r="906" spans="1:2">
+      <c r="A906" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B906" s="2">
+        <v>975.266</v>
+      </c>
+    </row>
+    <row r="907" spans="1:2">
+      <c r="A907" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B907" s="2">
+        <v>995.46</v>
+      </c>
+    </row>
+    <row r="908" spans="1:2">
+      <c r="A908" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B908" s="2">
+        <v>1022.042</v>
+      </c>
+    </row>
+    <row r="909" spans="1:2">
+      <c r="A909" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="B909" s="2">
+        <v>1031.934</v>
+      </c>
+    </row>
+    <row r="910" spans="1:2">
+      <c r="A910" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B910" s="2">
+        <v>1045.591</v>
+      </c>
+    </row>
+    <row r="911" spans="1:2">
+      <c r="A911" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B911" s="2">
+        <v>1054.571</v>
+      </c>
+    </row>
+    <row r="912" spans="1:2">
+      <c r="A912" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="B912" s="2">
+        <v>1059.485</v>
+      </c>
+    </row>
+    <row r="913" spans="1:2">
+      <c r="A913" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="B913" s="2">
+        <v>1034.88</v>
+      </c>
+    </row>
+    <row r="914" spans="1:2">
+      <c r="A914" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B914" s="2">
+        <v>1043.273</v>
+      </c>
+    </row>
+    <row r="915" spans="1:2">
+      <c r="A915" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B915" s="2">
+        <v>1038.74</v>
+      </c>
+    </row>
+    <row r="916" spans="1:2">
+      <c r="A916" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B916" s="2">
+        <v>1061.726</v>
+      </c>
+    </row>
+    <row r="917" spans="1:2">
+      <c r="A917" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B917" s="2">
+        <v>1057.397</v>
+      </c>
+    </row>
+    <row r="918" spans="1:2">
+      <c r="A918" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B918" s="2">
+        <v>1067.891</v>
+      </c>
+    </row>
+    <row r="919" spans="1:2">
+      <c r="A919" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="B919" s="2">
+        <v>1088.478</v>
+      </c>
+    </row>
+    <row r="920" spans="1:2">
+      <c r="A920" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B920" s="2">
+        <v>1101.081</v>
+      </c>
+    </row>
+    <row r="921" spans="1:2">
+      <c r="A921" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B921" s="2">
+        <v>1091.394</v>
+      </c>
+    </row>
+    <row r="922" spans="1:2">
+      <c r="A922" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B922" s="2">
+        <v>1114.611</v>
+      </c>
+    </row>
+    <row r="923" spans="1:2">
+      <c r="A923" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B923" s="2">
+        <v>1137.3</v>
+      </c>
+    </row>
+    <row r="924" spans="1:2">
+      <c r="A924" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B924" s="2">
+        <v>1134.1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">