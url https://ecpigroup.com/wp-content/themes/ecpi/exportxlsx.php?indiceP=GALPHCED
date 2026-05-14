--- v2 (2026-03-17)
+++ v3 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPHCED_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3200">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>17/01/2014</t>
   </si>
   <si>
     <t>20/01/2014</t>
   </si>
   <si>
     <t>21/01/2014</t>
   </si>
   <si>
     <t>22/01/2014</t>
   </si>
   <si>
     <t>23/01/2014</t>
   </si>
   <si>
     <t>24/01/2014</t>
   </si>
   <si>
@@ -9486,50 +9486,176 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -9855,51 +9981,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B3157"/>
+  <dimension ref="A1:B3199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>1185.224</v>
@@ -35121,50 +35247,386 @@
         <v>3047.183</v>
       </c>
     </row>
     <row r="3155" spans="1:2">
       <c r="A3155" s="1" t="s">
         <v>3155</v>
       </c>
       <c r="B3155" s="2">
         <v>3053.341</v>
       </c>
     </row>
     <row r="3156" spans="1:2">
       <c r="A3156" s="1" t="s">
         <v>3156</v>
       </c>
       <c r="B3156" s="2">
         <v>3034.777</v>
       </c>
     </row>
     <row r="3157" spans="1:2">
       <c r="A3157" s="1" t="s">
         <v>3157</v>
       </c>
       <c r="B3157" s="2">
         <v>3040.637</v>
+      </c>
+    </row>
+    <row r="3158" spans="1:2">
+      <c r="A3158" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B3158" s="2">
+        <v>3035.931</v>
+      </c>
+    </row>
+    <row r="3159" spans="1:2">
+      <c r="A3159" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B3159" s="2">
+        <v>3029.894</v>
+      </c>
+    </row>
+    <row r="3160" spans="1:2">
+      <c r="A3160" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B3160" s="2">
+        <v>3000.109</v>
+      </c>
+    </row>
+    <row r="3161" spans="1:2">
+      <c r="A3161" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B3161" s="2">
+        <v>2960.835</v>
+      </c>
+    </row>
+    <row r="3162" spans="1:2">
+      <c r="A3162" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B3162" s="2">
+        <v>2916.802</v>
+      </c>
+    </row>
+    <row r="3163" spans="1:2">
+      <c r="A3163" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B3163" s="2">
+        <v>2933.324</v>
+      </c>
+    </row>
+    <row r="3164" spans="1:2">
+      <c r="A3164" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B3164" s="2">
+        <v>2947.982</v>
+      </c>
+    </row>
+    <row r="3165" spans="1:2">
+      <c r="A3165" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B3165" s="2">
+        <v>2976.861</v>
+      </c>
+    </row>
+    <row r="3166" spans="1:2">
+      <c r="A3166" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B3166" s="2">
+        <v>2947.068</v>
+      </c>
+    </row>
+    <row r="3167" spans="1:2">
+      <c r="A3167" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B3167" s="2">
+        <v>2923.942</v>
+      </c>
+    </row>
+    <row r="3168" spans="1:2">
+      <c r="A3168" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B3168" s="2">
+        <v>2932.291</v>
+      </c>
+    </row>
+    <row r="3169" spans="1:2">
+      <c r="A3169" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B3169" s="2">
+        <v>2953.497</v>
+      </c>
+    </row>
+    <row r="3170" spans="1:2">
+      <c r="A3170" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B3170" s="2">
+        <v>2981.521</v>
+      </c>
+    </row>
+    <row r="3171" spans="1:2">
+      <c r="A3171" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B3171" s="2">
+        <v>2990.019</v>
+      </c>
+    </row>
+    <row r="3172" spans="1:2">
+      <c r="A3172" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B3172" s="2">
+        <v>2992.085</v>
+      </c>
+    </row>
+    <row r="3173" spans="1:2">
+      <c r="A3173" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B3173" s="2">
+        <v>2996.396</v>
+      </c>
+    </row>
+    <row r="3174" spans="1:2">
+      <c r="A3174" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B3174" s="2">
+        <v>2972.347</v>
+      </c>
+    </row>
+    <row r="3175" spans="1:2">
+      <c r="A3175" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B3175" s="2">
+        <v>3057.47</v>
+      </c>
+    </row>
+    <row r="3176" spans="1:2">
+      <c r="A3176" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B3176" s="2">
+        <v>3062.02</v>
+      </c>
+    </row>
+    <row r="3177" spans="1:2">
+      <c r="A3177" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B3177" s="2">
+        <v>3050.234</v>
+      </c>
+    </row>
+    <row r="3178" spans="1:2">
+      <c r="A3178" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B3178" s="2">
+        <v>3058.213</v>
+      </c>
+    </row>
+    <row r="3179" spans="1:2">
+      <c r="A3179" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B3179" s="2">
+        <v>3067.7</v>
+      </c>
+    </row>
+    <row r="3180" spans="1:2">
+      <c r="A3180" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B3180" s="2">
+        <v>3058.379</v>
+      </c>
+    </row>
+    <row r="3181" spans="1:2">
+      <c r="A3181" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B3181" s="2">
+        <v>3073.362</v>
+      </c>
+    </row>
+    <row r="3182" spans="1:2">
+      <c r="A3182" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B3182" s="2">
+        <v>3116.567</v>
+      </c>
+    </row>
+    <row r="3183" spans="1:2">
+      <c r="A3183" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B3183" s="2">
+        <v>3112.264</v>
+      </c>
+    </row>
+    <row r="3184" spans="1:2">
+      <c r="A3184" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B3184" s="2">
+        <v>3103.416</v>
+      </c>
+    </row>
+    <row r="3185" spans="1:2">
+      <c r="A3185" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B3185" s="2">
+        <v>3039.181</v>
+      </c>
+    </row>
+    <row r="3186" spans="1:2">
+      <c r="A3186" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B3186" s="2">
+        <v>3058.397</v>
+      </c>
+    </row>
+    <row r="3187" spans="1:2">
+      <c r="A3187" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B3187" s="2">
+        <v>3062.918</v>
+      </c>
+    </row>
+    <row r="3188" spans="1:2">
+      <c r="A3188" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B3188" s="2">
+        <v>3105.3</v>
+      </c>
+    </row>
+    <row r="3189" spans="1:2">
+      <c r="A3189" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B3189" s="2">
+        <v>3101.239</v>
+      </c>
+    </row>
+    <row r="3190" spans="1:2">
+      <c r="A3190" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B3190" s="2">
+        <v>3132.339</v>
+      </c>
+    </row>
+    <row r="3191" spans="1:2">
+      <c r="A3191" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B3191" s="2">
+        <v>3127.727</v>
+      </c>
+    </row>
+    <row r="3192" spans="1:2">
+      <c r="A3192" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B3192" s="2">
+        <v>3101.028</v>
+      </c>
+    </row>
+    <row r="3193" spans="1:2">
+      <c r="A3193" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B3193" s="2">
+        <v>3139.88</v>
+      </c>
+    </row>
+    <row r="3194" spans="1:2">
+      <c r="A3194" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B3194" s="2">
+        <v>3189.386</v>
+      </c>
+    </row>
+    <row r="3195" spans="1:2">
+      <c r="A3195" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B3195" s="2">
+        <v>3163.391</v>
+      </c>
+    </row>
+    <row r="3196" spans="1:2">
+      <c r="A3196" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B3196" s="2">
+        <v>3175.883</v>
+      </c>
+    </row>
+    <row r="3197" spans="1:2">
+      <c r="A3197" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B3197" s="2">
+        <v>3175.881</v>
+      </c>
+    </row>
+    <row r="3198" spans="1:2">
+      <c r="A3198" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B3198" s="2">
+        <v>3167.761</v>
+      </c>
+    </row>
+    <row r="3199" spans="1:2">
+      <c r="A3199" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B3199" s="2">
+        <v>3192.627</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">