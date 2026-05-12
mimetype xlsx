--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GALPBCNH_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2945">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2985">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>31/10/2014</t>
   </si>
   <si>
     <t>03/11/2014</t>
   </si>
   <si>
     <t>04/11/2014</t>
   </si>
   <si>
     <t>05/11/2014</t>
   </si>
   <si>
     <t>06/11/2014</t>
   </si>
   <si>
     <t>07/11/2014</t>
   </si>
   <si>
@@ -8847,50 +8847,170 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -9216,51 +9336,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B2944"/>
+  <dimension ref="A1:B2984"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>988.326</v>
@@ -32778,50 +32898,370 @@
         <v>2828.142</v>
       </c>
     </row>
     <row r="2942" spans="1:2">
       <c r="A2942" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="B2942" s="2">
         <v>2821.76</v>
       </c>
     </row>
     <row r="2943" spans="1:2">
       <c r="A2943" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="B2943" s="2">
         <v>2778.744</v>
       </c>
     </row>
     <row r="2944" spans="1:2">
       <c r="A2944" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="B2944" s="2">
         <v>2768.477</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:2">
+      <c r="A2945" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B2945" s="2">
+        <v>2788.658</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:2">
+      <c r="A2946" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B2946" s="2">
+        <v>2792.026</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:2">
+      <c r="A2947" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B2947" s="2">
+        <v>2768.167</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:2">
+      <c r="A2948" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B2948" s="2">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:2">
+      <c r="A2949" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B2949" s="2">
+        <v>2715.365</v>
+      </c>
+    </row>
+    <row r="2950" spans="1:2">
+      <c r="A2950" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B2950" s="2">
+        <v>2734.402</v>
+      </c>
+    </row>
+    <row r="2951" spans="1:2">
+      <c r="A2951" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B2951" s="2">
+        <v>2749.911</v>
+      </c>
+    </row>
+    <row r="2952" spans="1:2">
+      <c r="A2952" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B2952" s="2">
+        <v>2777.961</v>
+      </c>
+    </row>
+    <row r="2953" spans="1:2">
+      <c r="A2953" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B2953" s="2">
+        <v>2734.948</v>
+      </c>
+    </row>
+    <row r="2954" spans="1:2">
+      <c r="A2954" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B2954" s="2">
+        <v>2704.823</v>
+      </c>
+    </row>
+    <row r="2955" spans="1:2">
+      <c r="A2955" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B2955" s="2">
+        <v>2686.135</v>
+      </c>
+    </row>
+    <row r="2956" spans="1:2">
+      <c r="A2956" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B2956" s="2">
+        <v>2737.124</v>
+      </c>
+    </row>
+    <row r="2957" spans="1:2">
+      <c r="A2957" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B2957" s="2">
+        <v>2778.858</v>
+      </c>
+    </row>
+    <row r="2958" spans="1:2">
+      <c r="A2958" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B2958" s="2">
+        <v>2774.037</v>
+      </c>
+    </row>
+    <row r="2959" spans="1:2">
+      <c r="A2959" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B2959" s="2">
+        <v>2775.498</v>
+      </c>
+    </row>
+    <row r="2960" spans="1:2">
+      <c r="A2960" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B2960" s="2">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="2961" spans="1:2">
+      <c r="A2961" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B2961" s="2">
+        <v>2778.056</v>
+      </c>
+    </row>
+    <row r="2962" spans="1:2">
+      <c r="A2962" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B2962" s="2">
+        <v>2869.053</v>
+      </c>
+    </row>
+    <row r="2963" spans="1:2">
+      <c r="A2963" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B2963" s="2">
+        <v>2880.427</v>
+      </c>
+    </row>
+    <row r="2964" spans="1:2">
+      <c r="A2964" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B2964" s="2">
+        <v>2877.213</v>
+      </c>
+    </row>
+    <row r="2965" spans="1:2">
+      <c r="A2965" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B2965" s="2">
+        <v>2891.493</v>
+      </c>
+    </row>
+    <row r="2966" spans="1:2">
+      <c r="A2966" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B2966" s="2">
+        <v>2912.525</v>
+      </c>
+    </row>
+    <row r="2967" spans="1:2">
+      <c r="A2967" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B2967" s="2">
+        <v>2908.455</v>
+      </c>
+    </row>
+    <row r="2968" spans="1:2">
+      <c r="A2968" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B2968" s="2">
+        <v>2917.993</v>
+      </c>
+    </row>
+    <row r="2969" spans="1:2">
+      <c r="A2969" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B2969" s="2">
+        <v>2950.506</v>
+      </c>
+    </row>
+    <row r="2970" spans="1:2">
+      <c r="A2970" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B2970" s="2">
+        <v>2942.673</v>
+      </c>
+    </row>
+    <row r="2971" spans="1:2">
+      <c r="A2971" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B2971" s="2">
+        <v>2926.844</v>
+      </c>
+    </row>
+    <row r="2972" spans="1:2">
+      <c r="A2972" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B2972" s="2">
+        <v>2934.074</v>
+      </c>
+    </row>
+    <row r="2973" spans="1:2">
+      <c r="A2973" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B2973" s="2">
+        <v>2934.79</v>
+      </c>
+    </row>
+    <row r="2974" spans="1:2">
+      <c r="A2974" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B2974" s="2">
+        <v>2940.269</v>
+      </c>
+    </row>
+    <row r="2975" spans="1:2">
+      <c r="A2975" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B2975" s="2">
+        <v>2922.55</v>
+      </c>
+    </row>
+    <row r="2976" spans="1:2">
+      <c r="A2976" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B2976" s="2">
+        <v>2926.497</v>
+      </c>
+    </row>
+    <row r="2977" spans="1:2">
+      <c r="A2977" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B2977" s="2">
+        <v>2962.446</v>
+      </c>
+    </row>
+    <row r="2978" spans="1:2">
+      <c r="A2978" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B2978" s="2">
+        <v>2957.783</v>
+      </c>
+    </row>
+    <row r="2979" spans="1:2">
+      <c r="A2979" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B2979" s="2">
+        <v>2936.086</v>
+      </c>
+    </row>
+    <row r="2980" spans="1:2">
+      <c r="A2980" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B2980" s="2">
+        <v>2966.486</v>
+      </c>
+    </row>
+    <row r="2981" spans="1:2">
+      <c r="A2981" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B2981" s="2">
+        <v>3029.73</v>
+      </c>
+    </row>
+    <row r="2982" spans="1:2">
+      <c r="A2982" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B2982" s="2">
+        <v>3011.943</v>
+      </c>
+    </row>
+    <row r="2983" spans="1:2">
+      <c r="A2983" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B2983" s="2">
+        <v>3025.581</v>
+      </c>
+    </row>
+    <row r="2984" spans="1:2">
+      <c r="A2984" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B2984" s="2">
+        <v>3038.887</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">