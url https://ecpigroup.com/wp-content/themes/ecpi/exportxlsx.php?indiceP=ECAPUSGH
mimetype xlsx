--- v2 (2026-03-23)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPUSGH_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3494">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>30/11/2012</t>
   </si>
   <si>
     <t>03/12/2012</t>
   </si>
   <si>
     <t>04/12/2012</t>
   </si>
   <si>
     <t>05/12/2012</t>
   </si>
   <si>
     <t>06/12/2012</t>
   </si>
   <si>
     <t>07/12/2012</t>
   </si>
   <si>
@@ -10389,50 +10389,155 @@
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -10758,51 +10863,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3458"/>
+  <dimension ref="A1:C3493"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -38433,50 +38538,330 @@
         <v>961.918</v>
       </c>
     </row>
     <row r="3456" spans="1:3">
       <c r="A3456" s="1" t="s">
         <v>3456</v>
       </c>
       <c r="B3456" s="2">
         <v>959.069</v>
       </c>
     </row>
     <row r="3457" spans="1:3">
       <c r="A3457" s="1" t="s">
         <v>3457</v>
       </c>
       <c r="B3457" s="2">
         <v>959.001</v>
       </c>
     </row>
     <row r="3458" spans="1:3">
       <c r="A3458" s="1" t="s">
         <v>3458</v>
       </c>
       <c r="B3458" s="2">
         <v>952.125</v>
+      </c>
+    </row>
+    <row r="3459" spans="1:3">
+      <c r="A3459" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B3459" s="2">
+        <v>953.843</v>
+      </c>
+    </row>
+    <row r="3460" spans="1:3">
+      <c r="A3460" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B3460" s="2">
+        <v>952.363</v>
+      </c>
+    </row>
+    <row r="3461" spans="1:3">
+      <c r="A3461" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B3461" s="2">
+        <v>955.139</v>
+      </c>
+    </row>
+    <row r="3462" spans="1:3">
+      <c r="A3462" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B3462" s="2">
+        <v>951.099</v>
+      </c>
+    </row>
+    <row r="3463" spans="1:3">
+      <c r="A3463" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B3463" s="2">
+        <v>950.591</v>
+      </c>
+    </row>
+    <row r="3464" spans="1:3">
+      <c r="A3464" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B3464" s="2">
+        <v>955.422</v>
+      </c>
+    </row>
+    <row r="3465" spans="1:3">
+      <c r="A3465" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B3465" s="2">
+        <v>956.513</v>
+      </c>
+    </row>
+    <row r="3466" spans="1:3">
+      <c r="A3466" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B3466" s="2">
+        <v>956.375</v>
+      </c>
+    </row>
+    <row r="3467" spans="1:3">
+      <c r="A3467" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B3467" s="2">
+        <v>957.48</v>
+      </c>
+    </row>
+    <row r="3468" spans="1:3">
+      <c r="A3468" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B3468" s="2">
+        <v>957.526</v>
+      </c>
+    </row>
+    <row r="3469" spans="1:3">
+      <c r="A3469" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B3469" s="2">
+        <v>956.231</v>
+      </c>
+    </row>
+    <row r="3470" spans="1:3">
+      <c r="A3470" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B3470" s="2">
+        <v>956.471</v>
+      </c>
+    </row>
+    <row r="3471" spans="1:3">
+      <c r="A3471" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B3471" s="2">
+        <v>958.815</v>
+      </c>
+    </row>
+    <row r="3472" spans="1:3">
+      <c r="A3472" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B3472" s="2">
+        <v>958.231</v>
+      </c>
+    </row>
+    <row r="3473" spans="1:3">
+      <c r="A3473" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B3473" s="2">
+        <v>957.377</v>
+      </c>
+    </row>
+    <row r="3474" spans="1:3">
+      <c r="A3474" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B3474" s="2">
+        <v>957.889</v>
+      </c>
+    </row>
+    <row r="3475" spans="1:3">
+      <c r="A3475" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B3475" s="2">
+        <v>960.21</v>
+      </c>
+    </row>
+    <row r="3476" spans="1:3">
+      <c r="A3476" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B3476" s="2">
+        <v>959.151</v>
+      </c>
+    </row>
+    <row r="3477" spans="1:3">
+      <c r="A3477" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B3477" s="2">
+        <v>957.961</v>
+      </c>
+    </row>
+    <row r="3478" spans="1:3">
+      <c r="A3478" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B3478" s="2">
+        <v>961.551</v>
+      </c>
+    </row>
+    <row r="3479" spans="1:3">
+      <c r="A3479" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B3479" s="2">
+        <v>960.783</v>
+      </c>
+    </row>
+    <row r="3480" spans="1:3">
+      <c r="A3480" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B3480" s="2">
+        <v>958.66</v>
+      </c>
+    </row>
+    <row r="3481" spans="1:3">
+      <c r="A3481" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B3481" s="2">
+        <v>958.84</v>
+      </c>
+    </row>
+    <row r="3482" spans="1:3">
+      <c r="A3482" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B3482" s="2">
+        <v>958.089</v>
+      </c>
+    </row>
+    <row r="3483" spans="1:3">
+      <c r="A3483" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B3483" s="2">
+        <v>957.293</v>
+      </c>
+    </row>
+    <row r="3484" spans="1:3">
+      <c r="A3484" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B3484" s="2">
+        <v>956.411</v>
+      </c>
+    </row>
+    <row r="3485" spans="1:3">
+      <c r="A3485" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B3485" s="2">
+        <v>953.001</v>
+      </c>
+    </row>
+    <row r="3486" spans="1:3">
+      <c r="A3486" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B3486" s="2">
+        <v>953.864</v>
+      </c>
+    </row>
+    <row r="3487" spans="1:3">
+      <c r="A3487" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B3487" s="2">
+        <v>954.782</v>
+      </c>
+    </row>
+    <row r="3488" spans="1:3">
+      <c r="A3488" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B3488" s="2">
+        <v>952.732</v>
+      </c>
+    </row>
+    <row r="3489" spans="1:3">
+      <c r="A3489" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B3489" s="2">
+        <v>952.876</v>
+      </c>
+    </row>
+    <row r="3490" spans="1:3">
+      <c r="A3490" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B3490" s="2">
+        <v>956.465</v>
+      </c>
+    </row>
+    <row r="3491" spans="1:3">
+      <c r="A3491" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B3491" s="2">
+        <v>955.137</v>
+      </c>
+    </row>
+    <row r="3492" spans="1:3">
+      <c r="A3492" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B3492" s="2">
+        <v>956.503</v>
+      </c>
+    </row>
+    <row r="3493" spans="1:3">
+      <c r="A3493" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B3493" s="2">
+        <v>953.998</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">