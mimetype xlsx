--- v1 (2026-01-23)
+++ v2 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPUSGB_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3494">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>03/12/2012</t>
   </si>
   <si>
     <t>04/12/2012</t>
   </si>
   <si>
     <t>05/12/2012</t>
   </si>
   <si>
     <t>06/12/2012</t>
   </si>
   <si>
     <t>07/12/2012</t>
   </si>
   <si>
     <t>10/12/2012</t>
   </si>
   <si>
@@ -10260,50 +10260,284 @@
     <t>12/01/2026</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -10629,51 +10863,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3415"/>
+  <dimension ref="A1:C3493"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -37960,50 +38194,674 @@
         <v>1314.513</v>
       </c>
     </row>
     <row r="3413" spans="1:3">
       <c r="A3413" s="1" t="s">
         <v>3413</v>
       </c>
       <c r="B3413" s="2">
         <v>1299.598</v>
       </c>
     </row>
     <row r="3414" spans="1:3">
       <c r="A3414" s="1" t="s">
         <v>3414</v>
       </c>
       <c r="B3414" s="2">
         <v>1304.927</v>
       </c>
     </row>
     <row r="3415" spans="1:3">
       <c r="A3415" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="B3415" s="2">
         <v>1301.788</v>
+      </c>
+    </row>
+    <row r="3416" spans="1:3">
+      <c r="A3416" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="B3416" s="2">
+        <v>1301.083</v>
+      </c>
+    </row>
+    <row r="3417" spans="1:3">
+      <c r="A3417" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B3417" s="2">
+        <v>1287.844</v>
+      </c>
+    </row>
+    <row r="3418" spans="1:3">
+      <c r="A3418" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B3418" s="2">
+        <v>1280.417</v>
+      </c>
+    </row>
+    <row r="3419" spans="1:3">
+      <c r="A3419" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B3419" s="2">
+        <v>1280.246</v>
+      </c>
+    </row>
+    <row r="3420" spans="1:3">
+      <c r="A3420" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B3420" s="2">
+        <v>1282.582</v>
+      </c>
+    </row>
+    <row r="3421" spans="1:3">
+      <c r="A3421" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B3421" s="2">
+        <v>1286.351</v>
+      </c>
+    </row>
+    <row r="3422" spans="1:3">
+      <c r="A3422" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="B3422" s="2">
+        <v>1295.23</v>
+      </c>
+    </row>
+    <row r="3423" spans="1:3">
+      <c r="A3423" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B3423" s="2">
+        <v>1293.183</v>
+      </c>
+    </row>
+    <row r="3424" spans="1:3">
+      <c r="A3424" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B3424" s="2">
+        <v>1295.027</v>
+      </c>
+    </row>
+    <row r="3425" spans="1:3">
+      <c r="A3425" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B3425" s="2">
+        <v>1301.353</v>
+      </c>
+    </row>
+    <row r="3426" spans="1:3">
+      <c r="A3426" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B3426" s="2">
+        <v>1298.019</v>
+      </c>
+    </row>
+    <row r="3427" spans="1:3">
+      <c r="A3427" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B3427" s="2">
+        <v>1288.573</v>
+      </c>
+    </row>
+    <row r="3428" spans="1:3">
+      <c r="A3428" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B3428" s="2">
+        <v>1293.338</v>
+      </c>
+    </row>
+    <row r="3429" spans="1:3">
+      <c r="A3429" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B3429" s="2">
+        <v>1296.534</v>
+      </c>
+    </row>
+    <row r="3430" spans="1:3">
+      <c r="A3430" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B3430" s="2">
+        <v>1299.29</v>
+      </c>
+    </row>
+    <row r="3431" spans="1:3">
+      <c r="A3431" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B3431" s="2">
+        <v>1307.816</v>
+      </c>
+    </row>
+    <row r="3432" spans="1:3">
+      <c r="A3432" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B3432" s="2">
+        <v>1301.949</v>
+      </c>
+    </row>
+    <row r="3433" spans="1:3">
+      <c r="A3433" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B3433" s="2">
+        <v>1312.003</v>
+      </c>
+    </row>
+    <row r="3434" spans="1:3">
+      <c r="A3434" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B3434" s="2">
+        <v>1309.218</v>
+      </c>
+    </row>
+    <row r="3435" spans="1:3">
+      <c r="A3435" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B3435" s="2">
+        <v>1316.115</v>
+      </c>
+    </row>
+    <row r="3436" spans="1:3">
+      <c r="A3436" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B3436" s="2">
+        <v>1312.803</v>
+      </c>
+    </row>
+    <row r="3437" spans="1:3">
+      <c r="A3437" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B3437" s="2">
+        <v>1315.485</v>
+      </c>
+    </row>
+    <row r="3438" spans="1:3">
+      <c r="A3438" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B3438" s="2">
+        <v>1317.913</v>
+      </c>
+    </row>
+    <row r="3439" spans="1:3">
+      <c r="A3439" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B3439" s="2">
+        <v>1313.943</v>
+      </c>
+    </row>
+    <row r="3440" spans="1:3">
+      <c r="A3440" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B3440" s="2">
+        <v>1316.831</v>
+      </c>
+    </row>
+    <row r="3441" spans="1:3">
+      <c r="A3441" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B3441" s="2">
+        <v>1319.972</v>
+      </c>
+    </row>
+    <row r="3442" spans="1:3">
+      <c r="A3442" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B3442" s="2">
+        <v>1328.076</v>
+      </c>
+    </row>
+    <row r="3443" spans="1:3">
+      <c r="A3443" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B3443" s="2">
+        <v>1338.858</v>
+      </c>
+    </row>
+    <row r="3444" spans="1:3">
+      <c r="A3444" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B3444" s="2">
+        <v>1329.737</v>
+      </c>
+    </row>
+    <row r="3445" spans="1:3">
+      <c r="A3445" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B3445" s="2">
+        <v>1332.805</v>
+      </c>
+    </row>
+    <row r="3446" spans="1:3">
+      <c r="A3446" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B3446" s="2">
+        <v>1332.518</v>
+      </c>
+    </row>
+    <row r="3447" spans="1:3">
+      <c r="A3447" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B3447" s="2">
+        <v>1333.606</v>
+      </c>
+    </row>
+    <row r="3448" spans="1:3">
+      <c r="A3448" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B3448" s="2">
+        <v>1325.003</v>
+      </c>
+    </row>
+    <row r="3449" spans="1:3">
+      <c r="A3449" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B3449" s="2">
+        <v>1327.889</v>
+      </c>
+    </row>
+    <row r="3450" spans="1:3">
+      <c r="A3450" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B3450" s="2">
+        <v>1329.588</v>
+      </c>
+    </row>
+    <row r="3451" spans="1:3">
+      <c r="A3451" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B3451" s="2">
+        <v>1337.112</v>
+      </c>
+    </row>
+    <row r="3452" spans="1:3">
+      <c r="A3452" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B3452" s="2">
+        <v>1336.692</v>
+      </c>
+    </row>
+    <row r="3453" spans="1:3">
+      <c r="A3453" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B3453" s="2">
+        <v>1334.182</v>
+      </c>
+    </row>
+    <row r="3454" spans="1:3">
+      <c r="A3454" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B3454" s="2">
+        <v>1331.767</v>
+      </c>
+    </row>
+    <row r="3455" spans="1:3">
+      <c r="A3455" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B3455" s="2">
+        <v>1331.617</v>
+      </c>
+    </row>
+    <row r="3456" spans="1:3">
+      <c r="A3456" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B3456" s="2">
+        <v>1318.709</v>
+      </c>
+    </row>
+    <row r="3457" spans="1:3">
+      <c r="A3457" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B3457" s="2">
+        <v>1316.497</v>
+      </c>
+    </row>
+    <row r="3458" spans="1:3">
+      <c r="A3458" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B3458" s="2">
+        <v>1315.444</v>
+      </c>
+    </row>
+    <row r="3459" spans="1:3">
+      <c r="A3459" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B3459" s="2">
+        <v>1320.203</v>
+      </c>
+    </row>
+    <row r="3460" spans="1:3">
+      <c r="A3460" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B3460" s="2">
+        <v>1318.177</v>
+      </c>
+    </row>
+    <row r="3461" spans="1:3">
+      <c r="A3461" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B3461" s="2">
+        <v>1319.956</v>
+      </c>
+    </row>
+    <row r="3462" spans="1:3">
+      <c r="A3462" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B3462" s="2">
+        <v>1333.139</v>
+      </c>
+    </row>
+    <row r="3463" spans="1:3">
+      <c r="A3463" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B3463" s="2">
+        <v>1328.044</v>
+      </c>
+    </row>
+    <row r="3464" spans="1:3">
+      <c r="A3464" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B3464" s="2">
+        <v>1316.528</v>
+      </c>
+    </row>
+    <row r="3465" spans="1:3">
+      <c r="A3465" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B3465" s="2">
+        <v>1326.313</v>
+      </c>
+    </row>
+    <row r="3466" spans="1:3">
+      <c r="A3466" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B3466" s="2">
+        <v>1326.441</v>
+      </c>
+    </row>
+    <row r="3467" spans="1:3">
+      <c r="A3467" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B3467" s="2">
+        <v>1325.797</v>
+      </c>
+    </row>
+    <row r="3468" spans="1:3">
+      <c r="A3468" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B3468" s="2">
+        <v>1322.652</v>
+      </c>
+    </row>
+    <row r="3469" spans="1:3">
+      <c r="A3469" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B3469" s="2">
+        <v>1312.329</v>
+      </c>
+    </row>
+    <row r="3470" spans="1:3">
+      <c r="A3470" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B3470" s="2">
+        <v>1312.792</v>
+      </c>
+    </row>
+    <row r="3471" spans="1:3">
+      <c r="A3471" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B3471" s="2">
+        <v>1306.791</v>
+      </c>
+    </row>
+    <row r="3472" spans="1:3">
+      <c r="A3472" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B3472" s="2">
+        <v>1309.675</v>
+      </c>
+    </row>
+    <row r="3473" spans="1:3">
+      <c r="A3473" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B3473" s="2">
+        <v>1302.071</v>
+      </c>
+    </row>
+    <row r="3474" spans="1:3">
+      <c r="A3474" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B3474" s="2">
+        <v>1301.95</v>
+      </c>
+    </row>
+    <row r="3475" spans="1:3">
+      <c r="A3475" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B3475" s="2">
+        <v>1303.291</v>
+      </c>
+    </row>
+    <row r="3476" spans="1:3">
+      <c r="A3476" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B3476" s="2">
+        <v>1303.634</v>
+      </c>
+    </row>
+    <row r="3477" spans="1:3">
+      <c r="A3477" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B3477" s="2">
+        <v>1307.394</v>
+      </c>
+    </row>
+    <row r="3478" spans="1:3">
+      <c r="A3478" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B3478" s="2">
+        <v>1306.599</v>
+      </c>
+    </row>
+    <row r="3479" spans="1:3">
+      <c r="A3479" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B3479" s="2">
+        <v>1310.63</v>
+      </c>
+    </row>
+    <row r="3480" spans="1:3">
+      <c r="A3480" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B3480" s="2">
+        <v>1310.51</v>
+      </c>
+    </row>
+    <row r="3481" spans="1:3">
+      <c r="A3481" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B3481" s="2">
+        <v>1306.884</v>
+      </c>
+    </row>
+    <row r="3482" spans="1:3">
+      <c r="A3482" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B3482" s="2">
+        <v>1309.489</v>
+      </c>
+    </row>
+    <row r="3483" spans="1:3">
+      <c r="A3483" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B3483" s="2">
+        <v>1305.034</v>
+      </c>
+    </row>
+    <row r="3484" spans="1:3">
+      <c r="A3484" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B3484" s="2">
+        <v>1302.914</v>
+      </c>
+    </row>
+    <row r="3485" spans="1:3">
+      <c r="A3485" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B3485" s="2">
+        <v>1300.276</v>
+      </c>
+    </row>
+    <row r="3486" spans="1:3">
+      <c r="A3486" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B3486" s="2">
+        <v>1304.132</v>
+      </c>
+    </row>
+    <row r="3487" spans="1:3">
+      <c r="A3487" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B3487" s="2">
+        <v>1304.717</v>
+      </c>
+    </row>
+    <row r="3488" spans="1:3">
+      <c r="A3488" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B3488" s="2">
+        <v>1304.1</v>
+      </c>
+    </row>
+    <row r="3489" spans="1:3">
+      <c r="A3489" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B3489" s="2">
+        <v>1300.094</v>
+      </c>
+    </row>
+    <row r="3490" spans="1:3">
+      <c r="A3490" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B3490" s="2">
+        <v>1302.236</v>
+      </c>
+    </row>
+    <row r="3491" spans="1:3">
+      <c r="A3491" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B3491" s="2">
+        <v>1298.37</v>
+      </c>
+    </row>
+    <row r="3492" spans="1:3">
+      <c r="A3492" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B3492" s="2">
+        <v>1299.618</v>
+      </c>
+    </row>
+    <row r="3493" spans="1:3">
+      <c r="A3493" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B3493" s="2">
+        <v>1302.018</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">