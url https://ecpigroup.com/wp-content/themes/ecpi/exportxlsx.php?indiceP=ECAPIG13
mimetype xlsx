--- v2 (2026-02-13)
+++ v3 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPIG13_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4081">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4131">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>01/06/2010</t>
   </si>
   <si>
     <t>02/06/2010</t>
   </si>
   <si>
     <t>03/06/2010</t>
   </si>
   <si>
     <t>04/06/2010</t>
   </si>
   <si>
     <t>07/06/2010</t>
   </si>
   <si>
     <t>08/06/2010</t>
   </si>
   <si>
@@ -12255,50 +12255,200 @@
     <t>30/01/2026</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -12624,51 +12774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C4080"/>
+  <dimension ref="A1:C4130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -45275,50 +45425,450 @@
         <v>132.183</v>
       </c>
     </row>
     <row r="4078" spans="1:3">
       <c r="A4078" s="1" t="s">
         <v>4078</v>
       </c>
       <c r="B4078" s="2">
         <v>132.218</v>
       </c>
     </row>
     <row r="4079" spans="1:3">
       <c r="A4079" s="1" t="s">
         <v>4079</v>
       </c>
       <c r="B4079" s="2">
         <v>132.267</v>
       </c>
     </row>
     <row r="4080" spans="1:3">
       <c r="A4080" s="1" t="s">
         <v>4080</v>
       </c>
       <c r="B4080" s="2">
         <v>132.268</v>
+      </c>
+    </row>
+    <row r="4081" spans="1:3">
+      <c r="A4081" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="B4081" s="2">
+        <v>132.317</v>
+      </c>
+    </row>
+    <row r="4082" spans="1:3">
+      <c r="A4082" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="B4082" s="2">
+        <v>132.353</v>
+      </c>
+    </row>
+    <row r="4083" spans="1:3">
+      <c r="A4083" s="1" t="s">
+        <v>4083</v>
+      </c>
+      <c r="B4083" s="2">
+        <v>132.358</v>
+      </c>
+    </row>
+    <row r="4084" spans="1:3">
+      <c r="A4084" s="1" t="s">
+        <v>4084</v>
+      </c>
+      <c r="B4084" s="2">
+        <v>132.387</v>
+      </c>
+    </row>
+    <row r="4085" spans="1:3">
+      <c r="A4085" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="B4085" s="2">
+        <v>132.376</v>
+      </c>
+    </row>
+    <row r="4086" spans="1:3">
+      <c r="A4086" s="1" t="s">
+        <v>4086</v>
+      </c>
+      <c r="B4086" s="2">
+        <v>132.382</v>
+      </c>
+    </row>
+    <row r="4087" spans="1:3">
+      <c r="A4087" s="1" t="s">
+        <v>4087</v>
+      </c>
+      <c r="B4087" s="2">
+        <v>132.358</v>
+      </c>
+    </row>
+    <row r="4088" spans="1:3">
+      <c r="A4088" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="B4088" s="2">
+        <v>132.431</v>
+      </c>
+    </row>
+    <row r="4089" spans="1:3">
+      <c r="A4089" s="1" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B4089" s="2">
+        <v>132.42</v>
+      </c>
+    </row>
+    <row r="4090" spans="1:3">
+      <c r="A4090" s="1" t="s">
+        <v>4090</v>
+      </c>
+      <c r="B4090" s="2">
+        <v>132.432</v>
+      </c>
+    </row>
+    <row r="4091" spans="1:3">
+      <c r="A4091" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B4091" s="2">
+        <v>132.441</v>
+      </c>
+    </row>
+    <row r="4092" spans="1:3">
+      <c r="A4092" s="1" t="s">
+        <v>4092</v>
+      </c>
+      <c r="B4092" s="2">
+        <v>132.503</v>
+      </c>
+    </row>
+    <row r="4093" spans="1:3">
+      <c r="A4093" s="1" t="s">
+        <v>4093</v>
+      </c>
+      <c r="B4093" s="2">
+        <v>132.275</v>
+      </c>
+    </row>
+    <row r="4094" spans="1:3">
+      <c r="A4094" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="B4094" s="2">
+        <v>131.968</v>
+      </c>
+    </row>
+    <row r="4095" spans="1:3">
+      <c r="A4095" s="1" t="s">
+        <v>4095</v>
+      </c>
+      <c r="B4095" s="2">
+        <v>132.179</v>
+      </c>
+    </row>
+    <row r="4096" spans="1:3">
+      <c r="A4096" s="1" t="s">
+        <v>4096</v>
+      </c>
+      <c r="B4096" s="2">
+        <v>131.829</v>
+      </c>
+    </row>
+    <row r="4097" spans="1:3">
+      <c r="A4097" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B4097" s="2">
+        <v>131.627</v>
+      </c>
+    </row>
+    <row r="4098" spans="1:3">
+      <c r="A4098" s="1" t="s">
+        <v>4098</v>
+      </c>
+      <c r="B4098" s="2">
+        <v>131.576</v>
+      </c>
+    </row>
+    <row r="4099" spans="1:3">
+      <c r="A4099" s="1" t="s">
+        <v>4099</v>
+      </c>
+      <c r="B4099" s="2">
+        <v>131.913</v>
+      </c>
+    </row>
+    <row r="4100" spans="1:3">
+      <c r="A4100" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="B4100" s="2">
+        <v>131.521</v>
+      </c>
+    </row>
+    <row r="4101" spans="1:3">
+      <c r="A4101" s="1" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B4101" s="2">
+        <v>131.412</v>
+      </c>
+    </row>
+    <row r="4102" spans="1:3">
+      <c r="A4102" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="B4102" s="2">
+        <v>131.352</v>
+      </c>
+    </row>
+    <row r="4103" spans="1:3">
+      <c r="A4103" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B4103" s="2">
+        <v>131.474</v>
+      </c>
+    </row>
+    <row r="4104" spans="1:3">
+      <c r="A4104" s="1" t="s">
+        <v>4104</v>
+      </c>
+      <c r="B4104" s="2">
+        <v>131.581</v>
+      </c>
+    </row>
+    <row r="4105" spans="1:3">
+      <c r="A4105" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B4105" s="2">
+        <v>131.387</v>
+      </c>
+    </row>
+    <row r="4106" spans="1:3">
+      <c r="A4106" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="B4106" s="2">
+        <v>131.085</v>
+      </c>
+    </row>
+    <row r="4107" spans="1:3">
+      <c r="A4107" s="1" t="s">
+        <v>4107</v>
+      </c>
+      <c r="B4107" s="2">
+        <v>130.772</v>
+      </c>
+    </row>
+    <row r="4108" spans="1:3">
+      <c r="A4108" s="1" t="s">
+        <v>4108</v>
+      </c>
+      <c r="B4108" s="2">
+        <v>130.941</v>
+      </c>
+    </row>
+    <row r="4109" spans="1:3">
+      <c r="A4109" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="B4109" s="2">
+        <v>130.782</v>
+      </c>
+    </row>
+    <row r="4110" spans="1:3">
+      <c r="A4110" s="1" t="s">
+        <v>4110</v>
+      </c>
+      <c r="B4110" s="2">
+        <v>130.975</v>
+      </c>
+    </row>
+    <row r="4111" spans="1:3">
+      <c r="A4111" s="1" t="s">
+        <v>4111</v>
+      </c>
+      <c r="B4111" s="2">
+        <v>130.729</v>
+      </c>
+    </row>
+    <row r="4112" spans="1:3">
+      <c r="A4112" s="1" t="s">
+        <v>4112</v>
+      </c>
+      <c r="B4112" s="2">
+        <v>130.733</v>
+      </c>
+    </row>
+    <row r="4113" spans="1:3">
+      <c r="A4113" s="1" t="s">
+        <v>4113</v>
+      </c>
+      <c r="B4113" s="2">
+        <v>130.892</v>
+      </c>
+    </row>
+    <row r="4114" spans="1:3">
+      <c r="A4114" s="1" t="s">
+        <v>4114</v>
+      </c>
+      <c r="B4114" s="2">
+        <v>131.016</v>
+      </c>
+    </row>
+    <row r="4115" spans="1:3">
+      <c r="A4115" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="B4115" s="2">
+        <v>131.118</v>
+      </c>
+    </row>
+    <row r="4116" spans="1:3">
+      <c r="A4116" s="1" t="s">
+        <v>4116</v>
+      </c>
+      <c r="B4116" s="2">
+        <v>131.141</v>
+      </c>
+    </row>
+    <row r="4117" spans="1:3">
+      <c r="A4117" s="1" t="s">
+        <v>4117</v>
+      </c>
+      <c r="B4117" s="2">
+        <v>131.151</v>
+      </c>
+    </row>
+    <row r="4118" spans="1:3">
+      <c r="A4118" s="1" t="s">
+        <v>4118</v>
+      </c>
+      <c r="B4118" s="2">
+        <v>131.18</v>
+      </c>
+    </row>
+    <row r="4119" spans="1:3">
+      <c r="A4119" s="1" t="s">
+        <v>4119</v>
+      </c>
+      <c r="B4119" s="2">
+        <v>130.861</v>
+      </c>
+    </row>
+    <row r="4120" spans="1:3">
+      <c r="A4120" s="1" t="s">
+        <v>4120</v>
+      </c>
+      <c r="B4120" s="2">
+        <v>131.558</v>
+      </c>
+    </row>
+    <row r="4121" spans="1:3">
+      <c r="A4121" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="B4121" s="2">
+        <v>131.439</v>
+      </c>
+    </row>
+    <row r="4122" spans="1:3">
+      <c r="A4122" s="1" t="s">
+        <v>4122</v>
+      </c>
+      <c r="B4122" s="2">
+        <v>131.378</v>
+      </c>
+    </row>
+    <row r="4123" spans="1:3">
+      <c r="A4123" s="1" t="s">
+        <v>4123</v>
+      </c>
+      <c r="B4123" s="2">
+        <v>131.24</v>
+      </c>
+    </row>
+    <row r="4124" spans="1:3">
+      <c r="A4124" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="B4124" s="2">
+        <v>131.489</v>
+      </c>
+    </row>
+    <row r="4125" spans="1:3">
+      <c r="A4125" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="B4125" s="2">
+        <v>131.5</v>
+      </c>
+    </row>
+    <row r="4126" spans="1:3">
+      <c r="A4126" s="1" t="s">
+        <v>4126</v>
+      </c>
+      <c r="B4126" s="2">
+        <v>131.586</v>
+      </c>
+    </row>
+    <row r="4127" spans="1:3">
+      <c r="A4127" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="B4127" s="2">
+        <v>131.864</v>
+      </c>
+    </row>
+    <row r="4128" spans="1:3">
+      <c r="A4128" s="1" t="s">
+        <v>4128</v>
+      </c>
+      <c r="B4128" s="2">
+        <v>131.788</v>
+      </c>
+    </row>
+    <row r="4129" spans="1:3">
+      <c r="A4129" s="1" t="s">
+        <v>4129</v>
+      </c>
+      <c r="B4129" s="2">
+        <v>131.667</v>
+      </c>
+    </row>
+    <row r="4130" spans="1:3">
+      <c r="A4130" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="B4130" s="2">
+        <v>131.538</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">