--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPGPH_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2580">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>PRICE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>NET TOTAL RETURN</t>
   </si>
   <si>
     <t>08/06/2016</t>
   </si>
   <si>
     <t>09/06/2016</t>
   </si>
   <si>
     <t>10/06/2016</t>
   </si>
   <si>
     <t>13/06/2016</t>
   </si>
   <si>
@@ -7632,50 +7632,170 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -8001,51 +8121,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2537"/>
+  <dimension ref="A1:D2577"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
     <col min="4" max="4" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
@@ -43531,50 +43651,610 @@
       <c r="A2536" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="B2536" s="2">
         <v>2676.423</v>
       </c>
       <c r="C2536" s="2">
         <v>3362.681</v>
       </c>
       <c r="D2536" s="2">
         <v>3178.763</v>
       </c>
     </row>
     <row r="2537" spans="1:4">
       <c r="A2537" s="1" t="s">
         <v>2539</v>
       </c>
       <c r="B2537" s="2">
         <v>2659.363</v>
       </c>
       <c r="C2537" s="2">
         <v>3341.722</v>
       </c>
       <c r="D2537" s="2">
         <v>3158.815</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:4">
+      <c r="A2538" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B2538" s="2">
+        <v>2684.373</v>
+      </c>
+      <c r="C2538" s="2">
+        <v>3373.272</v>
+      </c>
+      <c r="D2538" s="2">
+        <v>3188.603</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:4">
+      <c r="A2539" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B2539" s="2">
+        <v>2693.739</v>
+      </c>
+      <c r="C2539" s="2">
+        <v>3385.491</v>
+      </c>
+      <c r="D2539" s="2">
+        <v>3200.055</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:4">
+      <c r="A2540" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B2540" s="2">
+        <v>2660.838</v>
+      </c>
+      <c r="C2540" s="2">
+        <v>3344.17</v>
+      </c>
+      <c r="D2540" s="2">
+        <v>3160.991</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:4">
+      <c r="A2541" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B2541" s="2">
+        <v>2640.452</v>
+      </c>
+      <c r="C2541" s="2">
+        <v>3318.76</v>
+      </c>
+      <c r="D2541" s="2">
+        <v>3136.964</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:4">
+      <c r="A2542" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B2542" s="2">
+        <v>2601.877</v>
+      </c>
+      <c r="C2542" s="2">
+        <v>3270.331</v>
+      </c>
+      <c r="D2542" s="2">
+        <v>3091.175</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:4">
+      <c r="A2543" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B2543" s="2">
+        <v>2624.339</v>
+      </c>
+      <c r="C2543" s="2">
+        <v>3298.959</v>
+      </c>
+      <c r="D2543" s="2">
+        <v>3118.118</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:4">
+      <c r="A2544" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B2544" s="2">
+        <v>2612.27</v>
+      </c>
+      <c r="C2544" s="2">
+        <v>3283.79</v>
+      </c>
+      <c r="D2544" s="2">
+        <v>3103.78</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:4">
+      <c r="A2545" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B2545" s="2">
+        <v>2630.814</v>
+      </c>
+      <c r="C2545" s="2">
+        <v>3307.416</v>
+      </c>
+      <c r="D2545" s="2">
+        <v>3126.022</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:4">
+      <c r="A2546" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B2546" s="2">
+        <v>2583.559</v>
+      </c>
+      <c r="C2546" s="2">
+        <v>3248.065</v>
+      </c>
+      <c r="D2546" s="2">
+        <v>3069.922</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:4">
+      <c r="A2547" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B2547" s="2">
+        <v>2537.887</v>
+      </c>
+      <c r="C2547" s="2">
+        <v>3191.096</v>
+      </c>
+      <c r="D2547" s="2">
+        <v>3015.962</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:4">
+      <c r="A2548" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B2548" s="2">
+        <v>2529.552</v>
+      </c>
+      <c r="C2548" s="2">
+        <v>3181.932</v>
+      </c>
+      <c r="D2548" s="2">
+        <v>3007.043</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:4">
+      <c r="A2549" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B2549" s="2">
+        <v>2596.086</v>
+      </c>
+      <c r="C2549" s="2">
+        <v>3265.725</v>
+      </c>
+      <c r="D2549" s="2">
+        <v>3086.202</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:4">
+      <c r="A2550" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B2550" s="2">
+        <v>2629.631</v>
+      </c>
+      <c r="C2550" s="2">
+        <v>3307.95</v>
+      </c>
+      <c r="D2550" s="2">
+        <v>3126.098</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:4">
+      <c r="A2551" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B2551" s="2">
+        <v>2625.687</v>
+      </c>
+      <c r="C2551" s="2">
+        <v>3303.44</v>
+      </c>
+      <c r="D2551" s="2">
+        <v>3121.718</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:4">
+      <c r="A2552" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B2552" s="2">
+        <v>2626.365</v>
+      </c>
+      <c r="C2552" s="2">
+        <v>3304.293</v>
+      </c>
+      <c r="D2552" s="2">
+        <v>3122.523</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:4">
+      <c r="A2553" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B2553" s="2">
+        <v>2635.451</v>
+      </c>
+      <c r="C2553" s="2">
+        <v>3316.025</v>
+      </c>
+      <c r="D2553" s="2">
+        <v>3133.525</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:4">
+      <c r="A2554" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B2554" s="2">
+        <v>2639.367</v>
+      </c>
+      <c r="C2554" s="2">
+        <v>3321.021</v>
+      </c>
+      <c r="D2554" s="2">
+        <v>3138.23</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:4">
+      <c r="A2555" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B2555" s="2">
+        <v>2714.393</v>
+      </c>
+      <c r="C2555" s="2">
+        <v>3415.795</v>
+      </c>
+      <c r="D2555" s="2">
+        <v>3227.738</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:4">
+      <c r="A2556" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B2556" s="2">
+        <v>2726.33</v>
+      </c>
+      <c r="C2556" s="2">
+        <v>3431.576</v>
+      </c>
+      <c r="D2556" s="2">
+        <v>3242.507</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:4">
+      <c r="A2557" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B2557" s="2">
+        <v>2725.913</v>
+      </c>
+      <c r="C2557" s="2">
+        <v>3431.818</v>
+      </c>
+      <c r="D2557" s="2">
+        <v>3242.498</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:4">
+      <c r="A2558" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B2558" s="2">
+        <v>2750.945</v>
+      </c>
+      <c r="C2558" s="2">
+        <v>3463.335</v>
+      </c>
+      <c r="D2558" s="2">
+        <v>3272.276</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:4">
+      <c r="A2559" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B2559" s="2">
+        <v>2786.44</v>
+      </c>
+      <c r="C2559" s="2">
+        <v>3508.283</v>
+      </c>
+      <c r="D2559" s="2">
+        <v>3314.661</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:4">
+      <c r="A2560" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B2560" s="2">
+        <v>2811.284</v>
+      </c>
+      <c r="C2560" s="2">
+        <v>3539.861</v>
+      </c>
+      <c r="D2560" s="2">
+        <v>3344.412</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:4">
+      <c r="A2561" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B2561" s="2">
+        <v>2817.597</v>
+      </c>
+      <c r="C2561" s="2">
+        <v>3548.07</v>
+      </c>
+      <c r="D2561" s="2">
+        <v>3352.132</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:4">
+      <c r="A2562" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B2562" s="2">
+        <v>2848.795</v>
+      </c>
+      <c r="C2562" s="2">
+        <v>3587.565</v>
+      </c>
+      <c r="D2562" s="2">
+        <v>3389.394</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:4">
+      <c r="A2563" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B2563" s="2">
+        <v>2838.824</v>
+      </c>
+      <c r="C2563" s="2">
+        <v>3575.327</v>
+      </c>
+      <c r="D2563" s="2">
+        <v>3377.751</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:4">
+      <c r="A2564" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B2564" s="2">
+        <v>2823.765</v>
+      </c>
+      <c r="C2564" s="2">
+        <v>3556.78</v>
+      </c>
+      <c r="D2564" s="2">
+        <v>3360.176</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:4">
+      <c r="A2565" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B2565" s="2">
+        <v>2847.17</v>
+      </c>
+      <c r="C2565" s="2">
+        <v>3586.319</v>
+      </c>
+      <c r="D2565" s="2">
+        <v>3388.066</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:4">
+      <c r="A2566" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B2566" s="2">
+        <v>2828.103</v>
+      </c>
+      <c r="C2566" s="2">
+        <v>3562.485</v>
+      </c>
+      <c r="D2566" s="2">
+        <v>3365.504</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:4">
+      <c r="A2567" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B2567" s="2">
+        <v>2850.44</v>
+      </c>
+      <c r="C2567" s="2">
+        <v>3590.934</v>
+      </c>
+      <c r="D2567" s="2">
+        <v>3392.305</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:4">
+      <c r="A2568" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B2568" s="2">
+        <v>2834.754</v>
+      </c>
+      <c r="C2568" s="2">
+        <v>3571.211</v>
+      </c>
+      <c r="D2568" s="2">
+        <v>3373.663</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:4">
+      <c r="A2569" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B2569" s="2">
+        <v>2836.13</v>
+      </c>
+      <c r="C2569" s="2">
+        <v>3573.256</v>
+      </c>
+      <c r="D2569" s="2">
+        <v>3375.525</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:4">
+      <c r="A2570" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B2570" s="2">
+        <v>2867.015</v>
+      </c>
+      <c r="C2570" s="2">
+        <v>3612.687</v>
+      </c>
+      <c r="D2570" s="2">
+        <v>3412.651</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:4">
+      <c r="A2571" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B2571" s="2">
+        <v>2876.635</v>
+      </c>
+      <c r="C2571" s="2">
+        <v>3624.88</v>
+      </c>
+      <c r="D2571" s="2">
+        <v>3424.15</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:4">
+      <c r="A2572" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B2572" s="2">
+        <v>2864.155</v>
+      </c>
+      <c r="C2572" s="2">
+        <v>3609.458</v>
+      </c>
+      <c r="D2572" s="2">
+        <v>3409.502</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:4">
+      <c r="A2573" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B2573" s="2">
+        <v>2886.899</v>
+      </c>
+      <c r="C2573" s="2">
+        <v>3638.22</v>
+      </c>
+      <c r="D2573" s="2">
+        <v>3436.648</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:4">
+      <c r="A2574" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B2574" s="2">
+        <v>2927.94</v>
+      </c>
+      <c r="C2574" s="2">
+        <v>3690.303</v>
+      </c>
+      <c r="D2574" s="2">
+        <v>3485.755</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:4">
+      <c r="A2575" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B2575" s="2">
+        <v>2922.082</v>
+      </c>
+      <c r="C2575" s="2">
+        <v>3683.148</v>
+      </c>
+      <c r="D2575" s="2">
+        <v>3478.994</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:4">
+      <c r="A2576" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B2576" s="2">
+        <v>2938.456</v>
+      </c>
+      <c r="C2576" s="2">
+        <v>3704.639</v>
+      </c>
+      <c r="D2576" s="2">
+        <v>3499.113</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:4">
+      <c r="A2577" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B2577" s="2">
+        <v>2934.94</v>
+      </c>
+      <c r="C2577" s="2">
+        <v>3701.172</v>
+      </c>
+      <c r="D2577" s="2">
+        <v>3495.643</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">