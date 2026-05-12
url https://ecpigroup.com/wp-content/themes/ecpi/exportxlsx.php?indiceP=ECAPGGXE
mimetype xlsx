--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPGGXE_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2402">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>24/12/2008</t>
   </si>
   <si>
     <t>25/12/2008</t>
   </si>
   <si>
     <t>26/12/2008</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>10/04/2009</t>
   </si>
   <si>
     <t>13/04/2009</t>
   </si>
   <si>
@@ -7098,50 +7098,170 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -7467,51 +7587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2361"/>
+  <dimension ref="A1:C2401"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -26366,50 +26486,370 @@
         <v>1021.555</v>
       </c>
     </row>
     <row r="2359" spans="1:3">
       <c r="A2359" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="B2359" s="2">
         <v>1022.568</v>
       </c>
     </row>
     <row r="2360" spans="1:3">
       <c r="A2360" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="B2360" s="2">
         <v>1022.412</v>
       </c>
     </row>
     <row r="2361" spans="1:3">
       <c r="A2361" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="B2361" s="2">
         <v>1025.773</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:3">
+      <c r="A2362" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B2362" s="2">
+        <v>1025.198</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:3">
+      <c r="A2363" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B2363" s="2">
+        <v>1024.262</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:3">
+      <c r="A2364" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B2364" s="2">
+        <v>1023.211</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:3">
+      <c r="A2365" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B2365" s="2">
+        <v>1023.785</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:3">
+      <c r="A2366" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B2366" s="2">
+        <v>1012.849</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:3">
+      <c r="A2367" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B2367" s="2">
+        <v>1011.597</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:3">
+      <c r="A2368" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B2368" s="2">
+        <v>1011.234</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:3">
+      <c r="A2369" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="B2369" s="2">
+        <v>1014.444</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:3">
+      <c r="A2370" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B2370" s="2">
+        <v>1012.29</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:3">
+      <c r="A2371" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B2371" s="2">
+        <v>1010.452</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:3">
+      <c r="A2372" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B2372" s="2">
+        <v>1018.794</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:3">
+      <c r="A2373" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B2373" s="2">
+        <v>1015.709</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:3">
+      <c r="A2374" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B2374" s="2">
+        <v>1010.78</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:3">
+      <c r="A2375" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B2375" s="2">
+        <v>1014.835</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:3">
+      <c r="A2376" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B2376" s="2">
+        <v>1014.954</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:3">
+      <c r="A2377" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B2377" s="2">
+        <v>1013.739</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:3">
+      <c r="A2378" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B2378" s="2">
+        <v>1010.789</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:3">
+      <c r="A2379" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B2379" s="2">
+        <v>1008.255</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:3">
+      <c r="A2380" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B2380" s="2">
+        <v>1006.811</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:3">
+      <c r="A2381" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B2381" s="2">
+        <v>1002.16</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:3">
+      <c r="A2382" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B2382" s="2">
+        <v>1002.559</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:3">
+      <c r="A2383" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B2383" s="2">
+        <v>999.25</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:3">
+      <c r="A2384" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B2384" s="2">
+        <v>999.509</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:3">
+      <c r="A2385" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B2385" s="2">
+        <v>999.932</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:3">
+      <c r="A2386" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B2386" s="2">
+        <v>1001.768</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:3">
+      <c r="A2387" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B2387" s="2">
+        <v>1003.521</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:3">
+      <c r="A2388" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B2388" s="2">
+        <v>1002.758</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:3">
+      <c r="A2389" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B2389" s="2">
+        <v>1005.504</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:3">
+      <c r="A2390" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B2390" s="2">
+        <v>1005.087</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:3">
+      <c r="A2391" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B2391" s="2">
+        <v>1002.496</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:3">
+      <c r="A2392" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B2392" s="2">
+        <v>1003.397</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:3">
+      <c r="A2393" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B2393" s="2">
+        <v>1000.302</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:3">
+      <c r="A2394" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B2394" s="2">
+        <v>1002.879</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:3">
+      <c r="A2395" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B2395" s="2">
+        <v>1001.788</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:3">
+      <c r="A2396" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B2396" s="2">
+        <v>1004.257</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:3">
+      <c r="A2397" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B2397" s="2">
+        <v>1003.409</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:3">
+      <c r="A2398" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B2398" s="2">
+        <v>1004.709</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:3">
+      <c r="A2399" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B2399" s="2">
+        <v>1002.807</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:3">
+      <c r="A2400" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B2400" s="2">
+        <v>1003.666</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:3">
+      <c r="A2401" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B2401" s="2">
+        <v>999.939</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">