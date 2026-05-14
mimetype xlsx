--- v2 (2026-03-17)
+++ v3 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPGGE3_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2625">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>31/03/2016</t>
   </si>
   <si>
     <t>01/04/2016</t>
   </si>
   <si>
     <t>04/04/2016</t>
   </si>
   <si>
     <t>05/04/2016</t>
   </si>
   <si>
     <t>06/04/2016</t>
   </si>
   <si>
     <t>07/04/2016</t>
   </si>
   <si>
@@ -7761,50 +7761,176 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -8130,51 +8256,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2582"/>
+  <dimension ref="A1:C2624"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -28797,50 +28923,386 @@
         <v>1026.194</v>
       </c>
     </row>
     <row r="2580" spans="1:3">
       <c r="A2580" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="B2580" s="2">
         <v>1023.473</v>
       </c>
     </row>
     <row r="2581" spans="1:3">
       <c r="A2581" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="B2581" s="2">
         <v>1022.941</v>
       </c>
     </row>
     <row r="2582" spans="1:3">
       <c r="A2582" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="B2582" s="2">
         <v>1022.524</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:3">
+      <c r="A2583" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B2583" s="2">
+        <v>1023.299</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:3">
+      <c r="A2584" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B2584" s="2">
+        <v>1024.004</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:3">
+      <c r="A2585" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B2585" s="2">
+        <v>1022.773</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:3">
+      <c r="A2586" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B2586" s="2">
+        <v>1020.754</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:3">
+      <c r="A2587" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B2587" s="2">
+        <v>1018.67</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:3">
+      <c r="A2588" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B2588" s="2">
+        <v>1019.75</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:3">
+      <c r="A2589" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B2589" s="2">
+        <v>1018.836</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:3">
+      <c r="A2590" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B2590" s="2">
+        <v>1019.915</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:3">
+      <c r="A2591" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B2591" s="2">
+        <v>1018.244</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:3">
+      <c r="A2592" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B2592" s="2">
+        <v>1018.306</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:3">
+      <c r="A2593" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B2593" s="2">
+        <v>1019.547</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:3">
+      <c r="A2594" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B2594" s="2">
+        <v>1019.938</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:3">
+      <c r="A2595" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B2595" s="2">
+        <v>1020.795</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:3">
+      <c r="A2596" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B2596" s="2">
+        <v>1020.704</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:3">
+      <c r="A2597" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B2597" s="2">
+        <v>1020.76</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:3">
+      <c r="A2598" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B2598" s="2">
+        <v>1020.926</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:3">
+      <c r="A2599" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B2599" s="2">
+        <v>1018.789</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:3">
+      <c r="A2600" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B2600" s="2">
+        <v>1023.484</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:3">
+      <c r="A2601" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B2601" s="2">
+        <v>1022.562</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:3">
+      <c r="A2602" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B2602" s="2">
+        <v>1022.114</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:3">
+      <c r="A2603" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B2603" s="2">
+        <v>1021.149</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:3">
+      <c r="A2604" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B2604" s="2">
+        <v>1022.912</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:3">
+      <c r="A2605" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B2605" s="2">
+        <v>1023.11</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:3">
+      <c r="A2606" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B2606" s="2">
+        <v>1023.887</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:3">
+      <c r="A2607" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B2607" s="2">
+        <v>1025.718</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:3">
+      <c r="A2608" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B2608" s="2">
+        <v>1025.155</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:3">
+      <c r="A2609" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B2609" s="2">
+        <v>1024.31</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:3">
+      <c r="A2610" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B2610" s="2">
+        <v>1023.627</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:3">
+      <c r="A2611" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B2611" s="2">
+        <v>1023.809</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:3">
+      <c r="A2612" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B2612" s="2">
+        <v>1023.5</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:3">
+      <c r="A2613" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B2613" s="2">
+        <v>1022.551</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:3">
+      <c r="A2614" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B2614" s="2">
+        <v>1021.363</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:3">
+      <c r="A2615" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B2615" s="2">
+        <v>1022.882</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:3">
+      <c r="A2616" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B2616" s="2">
+        <v>1022.374</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:3">
+      <c r="A2617" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B2617" s="2">
+        <v>1021.636</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:3">
+      <c r="A2618" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B2618" s="2">
+        <v>1022.384</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:3">
+      <c r="A2619" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B2619" s="2">
+        <v>1024.544</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:3">
+      <c r="A2620" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B2620" s="2">
+        <v>1024.948</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:3">
+      <c r="A2621" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B2621" s="2">
+        <v>1024.542</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:3">
+      <c r="A2622" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B2622" s="2">
+        <v>1023.521</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:3">
+      <c r="A2623" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B2623" s="2">
+        <v>1022.521</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:3">
+      <c r="A2624" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B2624" s="2">
+        <v>1022.543</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">