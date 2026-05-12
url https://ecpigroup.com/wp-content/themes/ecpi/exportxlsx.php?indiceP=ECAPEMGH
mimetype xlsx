--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPEMGH_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2951">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>31/12/2014</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>02/01/2015</t>
   </si>
   <si>
     <t>05/01/2015</t>
   </si>
   <si>
     <t>06/01/2015</t>
   </si>
   <si>
     <t>07/01/2015</t>
   </si>
   <si>
@@ -8745,50 +8745,170 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -9114,51 +9234,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2910"/>
+  <dimension ref="A1:C2950"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -32405,50 +32525,370 @@
         <v>1174.715</v>
       </c>
     </row>
     <row r="2908" spans="1:3">
       <c r="A2908" s="1" t="s">
         <v>2908</v>
       </c>
       <c r="B2908" s="2">
         <v>1169.595</v>
       </c>
     </row>
     <row r="2909" spans="1:3">
       <c r="A2909" s="1" t="s">
         <v>2909</v>
       </c>
       <c r="B2909" s="2">
         <v>1166.38</v>
       </c>
     </row>
     <row r="2910" spans="1:3">
       <c r="A2910" s="1" t="s">
         <v>2910</v>
       </c>
       <c r="B2910" s="2">
         <v>1162.785</v>
+      </c>
+    </row>
+    <row r="2911" spans="1:3">
+      <c r="A2911" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B2911" s="2">
+        <v>1163.47</v>
+      </c>
+    </row>
+    <row r="2912" spans="1:3">
+      <c r="A2912" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B2912" s="2">
+        <v>1164.99</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:3">
+      <c r="A2913" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B2913" s="2">
+        <v>1164.063</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:3">
+      <c r="A2914" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B2914" s="2">
+        <v>1158.694</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:3">
+      <c r="A2915" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B2915" s="2">
+        <v>1152.669</v>
+      </c>
+    </row>
+    <row r="2916" spans="1:3">
+      <c r="A2916" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B2916" s="2">
+        <v>1153.484</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:3">
+      <c r="A2917" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B2917" s="2">
+        <v>1151.616</v>
+      </c>
+    </row>
+    <row r="2918" spans="1:3">
+      <c r="A2918" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B2918" s="2">
+        <v>1157.419</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:3">
+      <c r="A2919" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B2919" s="2">
+        <v>1152.417</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:3">
+      <c r="A2920" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B2920" s="2">
+        <v>1148.583</v>
+      </c>
+    </row>
+    <row r="2921" spans="1:3">
+      <c r="A2921" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B2921" s="2">
+        <v>1149.347</v>
+      </c>
+    </row>
+    <row r="2922" spans="1:3">
+      <c r="A2922" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B2922" s="2">
+        <v>1152.123</v>
+      </c>
+    </row>
+    <row r="2923" spans="1:3">
+      <c r="A2923" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B2923" s="2">
+        <v>1157.672</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:3">
+      <c r="A2924" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B2924" s="2">
+        <v>1157.53</v>
+      </c>
+    </row>
+    <row r="2925" spans="1:3">
+      <c r="A2925" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B2925" s="2">
+        <v>1157.449</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:3">
+      <c r="A2926" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B2926" s="2">
+        <v>1156.981</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:3">
+      <c r="A2927" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B2927" s="2">
+        <v>1154.902</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:3">
+      <c r="A2928" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B2928" s="2">
+        <v>1167.23</v>
+      </c>
+    </row>
+    <row r="2929" spans="1:3">
+      <c r="A2929" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B2929" s="2">
+        <v>1165.785</v>
+      </c>
+    </row>
+    <row r="2930" spans="1:3">
+      <c r="A2930" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B2930" s="2">
+        <v>1166.423</v>
+      </c>
+    </row>
+    <row r="2931" spans="1:3">
+      <c r="A2931" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B2931" s="2">
+        <v>1165.635</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:3">
+      <c r="A2932" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B2932" s="2">
+        <v>1170.277</v>
+      </c>
+    </row>
+    <row r="2933" spans="1:3">
+      <c r="A2933" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B2933" s="2">
+        <v>1170.245</v>
+      </c>
+    </row>
+    <row r="2934" spans="1:3">
+      <c r="A2934" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B2934" s="2">
+        <v>1169.632</v>
+      </c>
+    </row>
+    <row r="2935" spans="1:3">
+      <c r="A2935" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B2935" s="2">
+        <v>1173.601</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:3">
+      <c r="A2936" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B2936" s="2">
+        <v>1172.751</v>
+      </c>
+    </row>
+    <row r="2937" spans="1:3">
+      <c r="A2937" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B2937" s="2">
+        <v>1172.686</v>
+      </c>
+    </row>
+    <row r="2938" spans="1:3">
+      <c r="A2938" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B2938" s="2">
+        <v>1171.822</v>
+      </c>
+    </row>
+    <row r="2939" spans="1:3">
+      <c r="A2939" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B2939" s="2">
+        <v>1170.794</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:3">
+      <c r="A2940" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B2940" s="2">
+        <v>1168.918</v>
+      </c>
+    </row>
+    <row r="2941" spans="1:3">
+      <c r="A2941" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B2941" s="2">
+        <v>1166.916</v>
+      </c>
+    </row>
+    <row r="2942" spans="1:3">
+      <c r="A2942" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B2942" s="2">
+        <v>1165.675</v>
+      </c>
+    </row>
+    <row r="2943" spans="1:3">
+      <c r="A2943" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B2943" s="2">
+        <v>1166.874</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:3">
+      <c r="A2944" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B2944" s="2">
+        <v>1167.522</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:3">
+      <c r="A2945" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B2945" s="2">
+        <v>1165.076</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:3">
+      <c r="A2946" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B2946" s="2">
+        <v>1166.341</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:3">
+      <c r="A2947" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B2947" s="2">
+        <v>1171.133</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:3">
+      <c r="A2948" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B2948" s="2">
+        <v>1172.224</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:3">
+      <c r="A2949" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B2949" s="2">
+        <v>1172.001</v>
+      </c>
+    </row>
+    <row r="2950" spans="1:3">
+      <c r="A2950" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B2950" s="2">
+        <v>1169.79</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">