--- v1 (2026-01-23)
+++ v2 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPEMGB_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2873">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2949">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>31/12/2014</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>02/01/2015</t>
   </si>
   <si>
     <t>05/01/2015</t>
   </si>
   <si>
     <t>06/01/2015</t>
   </si>
   <si>
     <t>07/01/2015</t>
   </si>
   <si>
@@ -8631,50 +8631,278 @@
     <t>12/01/2026</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>22/01/2026</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -9000,51 +9228,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2872"/>
+  <dimension ref="A1:C2948"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -31987,50 +32215,658 @@
         <v>1287.703</v>
       </c>
     </row>
     <row r="2870" spans="1:3">
       <c r="A2870" s="1" t="s">
         <v>2870</v>
       </c>
       <c r="B2870" s="2">
         <v>1279.142</v>
       </c>
     </row>
     <row r="2871" spans="1:3">
       <c r="A2871" s="1" t="s">
         <v>2871</v>
       </c>
       <c r="B2871" s="2">
         <v>1282.675</v>
       </c>
     </row>
     <row r="2872" spans="1:3">
       <c r="A2872" s="1" t="s">
         <v>2872</v>
       </c>
       <c r="B2872" s="2">
         <v>1282.916</v>
+      </c>
+    </row>
+    <row r="2873" spans="1:3">
+      <c r="A2873" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B2873" s="2">
+        <v>1282.148</v>
+      </c>
+    </row>
+    <row r="2874" spans="1:3">
+      <c r="A2874" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B2874" s="2">
+        <v>1276.015</v>
+      </c>
+    </row>
+    <row r="2875" spans="1:3">
+      <c r="A2875" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B2875" s="2">
+        <v>1272.155</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:3">
+      <c r="A2876" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B2876" s="2">
+        <v>1272.97</v>
+      </c>
+    </row>
+    <row r="2877" spans="1:3">
+      <c r="A2877" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B2877" s="2">
+        <v>1274.106</v>
+      </c>
+    </row>
+    <row r="2878" spans="1:3">
+      <c r="A2878" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B2878" s="2">
+        <v>1277.574</v>
+      </c>
+    </row>
+    <row r="2879" spans="1:3">
+      <c r="A2879" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B2879" s="2">
+        <v>1282.069</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:3">
+      <c r="A2880" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B2880" s="2">
+        <v>1280.719</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:3">
+      <c r="A2881" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B2881" s="2">
+        <v>1282.552</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:3">
+      <c r="A2882" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B2882" s="2">
+        <v>1284.976</v>
+      </c>
+    </row>
+    <row r="2883" spans="1:3">
+      <c r="A2883" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B2883" s="2">
+        <v>1284.316</v>
+      </c>
+    </row>
+    <row r="2884" spans="1:3">
+      <c r="A2884" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B2884" s="2">
+        <v>1280.043</v>
+      </c>
+    </row>
+    <row r="2885" spans="1:3">
+      <c r="A2885" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B2885" s="2">
+        <v>1283.817</v>
+      </c>
+    </row>
+    <row r="2886" spans="1:3">
+      <c r="A2886" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B2886" s="2">
+        <v>1285.708</v>
+      </c>
+    </row>
+    <row r="2887" spans="1:3">
+      <c r="A2887" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B2887" s="2">
+        <v>1287.596</v>
+      </c>
+    </row>
+    <row r="2888" spans="1:3">
+      <c r="A2888" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B2888" s="2">
+        <v>1290.989</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:3">
+      <c r="A2889" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B2889" s="2">
+        <v>1291.521</v>
+      </c>
+    </row>
+    <row r="2890" spans="1:3">
+      <c r="A2890" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B2890" s="2">
+        <v>1295.371</v>
+      </c>
+    </row>
+    <row r="2891" spans="1:3">
+      <c r="A2891" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B2891" s="2">
+        <v>1294.545</v>
+      </c>
+    </row>
+    <row r="2892" spans="1:3">
+      <c r="A2892" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B2892" s="2">
+        <v>1298.181</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:3">
+      <c r="A2893" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B2893" s="2">
+        <v>1297.1</v>
+      </c>
+    </row>
+    <row r="2894" spans="1:3">
+      <c r="A2894" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B2894" s="2">
+        <v>1298.782</v>
+      </c>
+    </row>
+    <row r="2895" spans="1:3">
+      <c r="A2895" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B2895" s="2">
+        <v>1300.627</v>
+      </c>
+    </row>
+    <row r="2896" spans="1:3">
+      <c r="A2896" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B2896" s="2">
+        <v>1299.473</v>
+      </c>
+    </row>
+    <row r="2897" spans="1:3">
+      <c r="A2897" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B2897" s="2">
+        <v>1300.134</v>
+      </c>
+    </row>
+    <row r="2898" spans="1:3">
+      <c r="A2898" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B2898" s="2">
+        <v>1300.503</v>
+      </c>
+    </row>
+    <row r="2899" spans="1:3">
+      <c r="A2899" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B2899" s="2">
+        <v>1303.04</v>
+      </c>
+    </row>
+    <row r="2900" spans="1:3">
+      <c r="A2900" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B2900" s="2">
+        <v>1302.362</v>
+      </c>
+    </row>
+    <row r="2901" spans="1:3">
+      <c r="A2901" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B2901" s="2">
+        <v>1302.343</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:3">
+      <c r="A2902" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B2902" s="2">
+        <v>1302.05</v>
+      </c>
+    </row>
+    <row r="2903" spans="1:3">
+      <c r="A2903" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B2903" s="2">
+        <v>1298.421</v>
+      </c>
+    </row>
+    <row r="2904" spans="1:3">
+      <c r="A2904" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B2904" s="2">
+        <v>1293.752</v>
+      </c>
+    </row>
+    <row r="2905" spans="1:3">
+      <c r="A2905" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B2905" s="2">
+        <v>1296.595</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:3">
+      <c r="A2906" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B2906" s="2">
+        <v>1295.981</v>
+      </c>
+    </row>
+    <row r="2907" spans="1:3">
+      <c r="A2907" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B2907" s="2">
+        <v>1295.208</v>
+      </c>
+    </row>
+    <row r="2908" spans="1:3">
+      <c r="A2908" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B2908" s="2">
+        <v>1296.217</v>
+      </c>
+    </row>
+    <row r="2909" spans="1:3">
+      <c r="A2909" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B2909" s="2">
+        <v>1294.473</v>
+      </c>
+    </row>
+    <row r="2910" spans="1:3">
+      <c r="A2910" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B2910" s="2">
+        <v>1293.758</v>
+      </c>
+    </row>
+    <row r="2911" spans="1:3">
+      <c r="A2911" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B2911" s="2">
+        <v>1293.507</v>
+      </c>
+    </row>
+    <row r="2912" spans="1:3">
+      <c r="A2912" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B2912" s="2">
+        <v>1287.597</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:3">
+      <c r="A2913" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B2913" s="2">
+        <v>1279.077</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:3">
+      <c r="A2914" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B2914" s="2">
+        <v>1277.556</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:3">
+      <c r="A2915" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B2915" s="2">
+        <v>1276.015</v>
+      </c>
+    </row>
+    <row r="2916" spans="1:3">
+      <c r="A2916" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B2916" s="2">
+        <v>1282.906</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:3">
+      <c r="A2917" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B2917" s="2">
+        <v>1279.256</v>
+      </c>
+    </row>
+    <row r="2918" spans="1:3">
+      <c r="A2918" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B2918" s="2">
+        <v>1276.368</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:3">
+      <c r="A2919" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B2919" s="2">
+        <v>1280.745</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:3">
+      <c r="A2920" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B2920" s="2">
+        <v>1280.289</v>
+      </c>
+    </row>
+    <row r="2921" spans="1:3">
+      <c r="A2921" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B2921" s="2">
+        <v>1280.53</v>
+      </c>
+    </row>
+    <row r="2922" spans="1:3">
+      <c r="A2922" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B2922" s="2">
+        <v>1284.689</v>
+      </c>
+    </row>
+    <row r="2923" spans="1:3">
+      <c r="A2923" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B2923" s="2">
+        <v>1284.633</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:3">
+      <c r="A2924" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B2924" s="2">
+        <v>1284.716</v>
+      </c>
+    </row>
+    <row r="2925" spans="1:3">
+      <c r="A2925" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B2925" s="2">
+        <v>1280.586</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:3">
+      <c r="A2926" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B2926" s="2">
+        <v>1287.183</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:3">
+      <c r="A2927" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B2927" s="2">
+        <v>1286.243</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:3">
+      <c r="A2928" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B2928" s="2">
+        <v>1284.433</v>
+      </c>
+    </row>
+    <row r="2929" spans="1:3">
+      <c r="A2929" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B2929" s="2">
+        <v>1284.694</v>
+      </c>
+    </row>
+    <row r="2930" spans="1:3">
+      <c r="A2930" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B2930" s="2">
+        <v>1284.188</v>
+      </c>
+    </row>
+    <row r="2931" spans="1:3">
+      <c r="A2931" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B2931" s="2">
+        <v>1284.858</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:3">
+      <c r="A2932" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B2932" s="2">
+        <v>1285.743</v>
+      </c>
+    </row>
+    <row r="2933" spans="1:3">
+      <c r="A2933" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B2933" s="2">
+        <v>1287.725</v>
+      </c>
+    </row>
+    <row r="2934" spans="1:3">
+      <c r="A2934" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B2934" s="2">
+        <v>1289.306</v>
+      </c>
+    </row>
+    <row r="2935" spans="1:3">
+      <c r="A2935" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B2935" s="2">
+        <v>1290.36</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:3">
+      <c r="A2936" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B2936" s="2">
+        <v>1291.378</v>
+      </c>
+    </row>
+    <row r="2937" spans="1:3">
+      <c r="A2937" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B2937" s="2">
+        <v>1290.718</v>
+      </c>
+    </row>
+    <row r="2938" spans="1:3">
+      <c r="A2938" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B2938" s="2">
+        <v>1287.315</v>
+      </c>
+    </row>
+    <row r="2939" spans="1:3">
+      <c r="A2939" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B2939" s="2">
+        <v>1287.094</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:3">
+      <c r="A2940" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B2940" s="2">
+        <v>1285.86</v>
+      </c>
+    </row>
+    <row r="2941" spans="1:3">
+      <c r="A2941" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B2941" s="2">
+        <v>1285.457</v>
+      </c>
+    </row>
+    <row r="2942" spans="1:3">
+      <c r="A2942" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B2942" s="2">
+        <v>1284.091</v>
+      </c>
+    </row>
+    <row r="2943" spans="1:3">
+      <c r="A2943" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B2943" s="2">
+        <v>1284.953</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:3">
+      <c r="A2944" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B2944" s="2">
+        <v>1286.554</v>
+      </c>
+    </row>
+    <row r="2945" spans="1:3">
+      <c r="A2945" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B2945" s="2">
+        <v>1288.884</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:3">
+      <c r="A2946" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B2946" s="2">
+        <v>1288.915</v>
+      </c>
+    </row>
+    <row r="2947" spans="1:3">
+      <c r="A2947" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B2947" s="2">
+        <v>1288.817</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:3">
+      <c r="A2948" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B2948" s="2">
+        <v>1286.144</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">