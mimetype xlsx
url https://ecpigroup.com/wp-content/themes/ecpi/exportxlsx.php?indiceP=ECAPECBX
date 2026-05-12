--- v2 (2026-03-17)
+++ v3 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ECAPECBX_Levels" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3891">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3931">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>TOTAL RETURN</t>
   </si>
   <si>
     <t>28/02/2011</t>
   </si>
   <si>
     <t>01/03/2011</t>
   </si>
   <si>
     <t>02/03/2011</t>
   </si>
   <si>
     <t>03/03/2011</t>
   </si>
   <si>
     <t>04/03/2011</t>
   </si>
   <si>
     <t>07/03/2011</t>
   </si>
   <si>
@@ -11685,50 +11685,170 @@
     <t>03/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>23/03/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -12054,51 +12174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3890"/>
+  <dimension ref="A1:C3930"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="1"/>
     <col min="2" max="2" width="18" customWidth="true" style="2"/>
     <col min="3" max="3" width="18" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
@@ -43185,50 +43305,370 @@
         <v>1389.716</v>
       </c>
     </row>
     <row r="3888" spans="1:3">
       <c r="A3888" s="1" t="s">
         <v>3888</v>
       </c>
       <c r="B3888" s="2">
         <v>1379.584</v>
       </c>
     </row>
     <row r="3889" spans="1:3">
       <c r="A3889" s="1" t="s">
         <v>3889</v>
       </c>
       <c r="B3889" s="2">
         <v>1378.043</v>
       </c>
     </row>
     <row r="3890" spans="1:3">
       <c r="A3890" s="1" t="s">
         <v>3890</v>
       </c>
       <c r="B3890" s="2">
         <v>1374.008</v>
+      </c>
+    </row>
+    <row r="3891" spans="1:3">
+      <c r="A3891" s="1" t="s">
+        <v>3891</v>
+      </c>
+      <c r="B3891" s="2">
+        <v>1375.036</v>
+      </c>
+    </row>
+    <row r="3892" spans="1:3">
+      <c r="A3892" s="1" t="s">
+        <v>3892</v>
+      </c>
+      <c r="B3892" s="2">
+        <v>1376.493</v>
+      </c>
+    </row>
+    <row r="3893" spans="1:3">
+      <c r="A3893" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="B3893" s="2">
+        <v>1378.939</v>
+      </c>
+    </row>
+    <row r="3894" spans="1:3">
+      <c r="A3894" s="1" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B3894" s="2">
+        <v>1372.641</v>
+      </c>
+    </row>
+    <row r="3895" spans="1:3">
+      <c r="A3895" s="1" t="s">
+        <v>3895</v>
+      </c>
+      <c r="B3895" s="2">
+        <v>1368.247</v>
+      </c>
+    </row>
+    <row r="3896" spans="1:3">
+      <c r="A3896" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="B3896" s="2">
+        <v>1366.68</v>
+      </c>
+    </row>
+    <row r="3897" spans="1:3">
+      <c r="A3897" s="1" t="s">
+        <v>3897</v>
+      </c>
+      <c r="B3897" s="2">
+        <v>1367.189</v>
+      </c>
+    </row>
+    <row r="3898" spans="1:3">
+      <c r="A3898" s="1" t="s">
+        <v>3898</v>
+      </c>
+      <c r="B3898" s="2">
+        <v>1371.481</v>
+      </c>
+    </row>
+    <row r="3899" spans="1:3">
+      <c r="A3899" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="B3899" s="2">
+        <v>1364.972</v>
+      </c>
+    </row>
+    <row r="3900" spans="1:3">
+      <c r="A3900" s="1" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B3900" s="2">
+        <v>1365.277</v>
+      </c>
+    </row>
+    <row r="3901" spans="1:3">
+      <c r="A3901" s="1" t="s">
+        <v>3901</v>
+      </c>
+      <c r="B3901" s="2">
+        <v>1362.405</v>
+      </c>
+    </row>
+    <row r="3902" spans="1:3">
+      <c r="A3902" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="B3902" s="2">
+        <v>1364.359</v>
+      </c>
+    </row>
+    <row r="3903" spans="1:3">
+      <c r="A3903" s="1" t="s">
+        <v>3903</v>
+      </c>
+      <c r="B3903" s="2">
+        <v>1371.246</v>
+      </c>
+    </row>
+    <row r="3904" spans="1:3">
+      <c r="A3904" s="1" t="s">
+        <v>3904</v>
+      </c>
+      <c r="B3904" s="2">
+        <v>1372.195</v>
+      </c>
+    </row>
+    <row r="3905" spans="1:3">
+      <c r="A3905" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B3905" s="2">
+        <v>1372.218</v>
+      </c>
+    </row>
+    <row r="3906" spans="1:3">
+      <c r="A3906" s="1" t="s">
+        <v>3906</v>
+      </c>
+      <c r="B3906" s="2">
+        <v>1372.242</v>
+      </c>
+    </row>
+    <row r="3907" spans="1:3">
+      <c r="A3907" s="1" t="s">
+        <v>3907</v>
+      </c>
+      <c r="B3907" s="2">
+        <v>1366.801</v>
+      </c>
+    </row>
+    <row r="3908" spans="1:3">
+      <c r="A3908" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="B3908" s="2">
+        <v>1381.971</v>
+      </c>
+    </row>
+    <row r="3909" spans="1:3">
+      <c r="A3909" s="1" t="s">
+        <v>3909</v>
+      </c>
+      <c r="B3909" s="2">
+        <v>1377.597</v>
+      </c>
+    </row>
+    <row r="3910" spans="1:3">
+      <c r="A3910" s="1" t="s">
+        <v>3910</v>
+      </c>
+      <c r="B3910" s="2">
+        <v>1377.135</v>
+      </c>
+    </row>
+    <row r="3911" spans="1:3">
+      <c r="A3911" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="B3911" s="2">
+        <v>1373.122</v>
+      </c>
+    </row>
+    <row r="3912" spans="1:3">
+      <c r="A3912" s="1" t="s">
+        <v>3912</v>
+      </c>
+      <c r="B3912" s="2">
+        <v>1378.173</v>
+      </c>
+    </row>
+    <row r="3913" spans="1:3">
+      <c r="A3913" s="1" t="s">
+        <v>3913</v>
+      </c>
+      <c r="B3913" s="2">
+        <v>1378.533</v>
+      </c>
+    </row>
+    <row r="3914" spans="1:3">
+      <c r="A3914" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="B3914" s="2">
+        <v>1382.798</v>
+      </c>
+    </row>
+    <row r="3915" spans="1:3">
+      <c r="A3915" s="1" t="s">
+        <v>3915</v>
+      </c>
+      <c r="B3915" s="2">
+        <v>1386.944</v>
+      </c>
+    </row>
+    <row r="3916" spans="1:3">
+      <c r="A3916" s="1" t="s">
+        <v>3916</v>
+      </c>
+      <c r="B3916" s="2">
+        <v>1384.716</v>
+      </c>
+    </row>
+    <row r="3917" spans="1:3">
+      <c r="A3917" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="B3917" s="2">
+        <v>1386.869</v>
+      </c>
+    </row>
+    <row r="3918" spans="1:3">
+      <c r="A3918" s="1" t="s">
+        <v>3918</v>
+      </c>
+      <c r="B3918" s="2">
+        <v>1382.093</v>
+      </c>
+    </row>
+    <row r="3919" spans="1:3">
+      <c r="A3919" s="1" t="s">
+        <v>3919</v>
+      </c>
+      <c r="B3919" s="2">
+        <v>1381.411</v>
+      </c>
+    </row>
+    <row r="3920" spans="1:3">
+      <c r="A3920" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="B3920" s="2">
+        <v>1380.81</v>
+      </c>
+    </row>
+    <row r="3921" spans="1:3">
+      <c r="A3921" s="1" t="s">
+        <v>3921</v>
+      </c>
+      <c r="B3921" s="2">
+        <v>1378.507</v>
+      </c>
+    </row>
+    <row r="3922" spans="1:3">
+      <c r="A3922" s="1" t="s">
+        <v>3922</v>
+      </c>
+      <c r="B3922" s="2">
+        <v>1375.788</v>
+      </c>
+    </row>
+    <row r="3923" spans="1:3">
+      <c r="A3923" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="B3923" s="2">
+        <v>1378.961</v>
+      </c>
+    </row>
+    <row r="3924" spans="1:3">
+      <c r="A3924" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="B3924" s="2">
+        <v>1379.028</v>
+      </c>
+    </row>
+    <row r="3925" spans="1:3">
+      <c r="A3925" s="1" t="s">
+        <v>3925</v>
+      </c>
+      <c r="B3925" s="2">
+        <v>1376.363</v>
+      </c>
+    </row>
+    <row r="3926" spans="1:3">
+      <c r="A3926" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="B3926" s="2">
+        <v>1378.522</v>
+      </c>
+    </row>
+    <row r="3927" spans="1:3">
+      <c r="A3927" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="B3927" s="2">
+        <v>1380.937</v>
+      </c>
+    </row>
+    <row r="3928" spans="1:3">
+      <c r="A3928" s="1" t="s">
+        <v>3928</v>
+      </c>
+      <c r="B3928" s="2">
+        <v>1384.509</v>
+      </c>
+    </row>
+    <row r="3929" spans="1:3">
+      <c r="A3929" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="B3929" s="2">
+        <v>1383.283</v>
+      </c>
+    </row>
+    <row r="3930" spans="1:3">
+      <c r="A3930" s="1" t="s">
+        <v>3930</v>
+      </c>
+      <c r="B3930" s="2">
+        <v>1380.441</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">